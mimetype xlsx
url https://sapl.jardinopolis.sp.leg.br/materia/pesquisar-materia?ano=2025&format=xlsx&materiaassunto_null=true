--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -8885,51 +8885,51 @@
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2025/4454/parecer_jr_-__pl_070-25_-_exe_-_loa-2026_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - sem emenda - PL 70-25-Exe.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2025/4466/parecer_jr_-__pl_072-25_-_exe_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - sem emenda - PL 72-25-Exe</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2025/4603/parecer_jr_-__pl_075-25-_exe_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
-    <t>Parecer favorável - com emenda - PL 75-25-Exe.</t>
+    <t>Parecer favorável - com emenda - PL 075-25-Exe.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>PJRPL</t>
   </si>
   <si>
     <t>Parecer Justiça e Redação - PL - Leg</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2025/3320/parecer_cjr_pl_01-2025_leg_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer CJR - PL nº 01/2025-Leg.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2025/3634/parecer_jr_-__pl_002-25_-_leg_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - PL 002-25-Leg. (com emenda)</t>
   </si>