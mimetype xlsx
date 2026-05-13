--- v0 (2026-03-28)
+++ v1 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1288" uniqueCount="583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2615" uniqueCount="1020">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -267,104 +267,290 @@
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4647/proj_lei_014-26_exe.pdf</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4655/proj_lei_015-26_exe.pdf</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4673/proj_lei_016-26_exe.pdf</t>
   </si>
   <si>
     <t>"INSERE PARÁGRAFO ÚNICO NO ARTIGO 30 DA LEI MUNICIPAL Nº 4941/2022, QUE ‘DISPÕE SOBRE DIÁRIA PARA MOTORISTAS, TRATAMENTO FORA DO MUNICÍPIO (TFD) E DESPESAS DE PEQUENA MONTA’, NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
+    <t>4687</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4687/proj_lei_017-26_exe.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA Nº. 5170, DE 25 DE NOVEMBRO DE 2025, QUE ESPECIFICA"</t>
+  </si>
+  <si>
+    <t>4692</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4692/proj_lei_018-26_exe.pdf</t>
+  </si>
+  <si>
+    <t>4717</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4717/proj_lei_019-26_exe_-_tratado_lgpd.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E SUPLEMENTAR NA LEI ORÇAMENTÁRIA Nº. 5170, DE 25 DE NOVEMBRO DE 2025, QUE ESPECIFICA"</t>
+  </si>
+  <si>
+    <t>4738</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4738/proj_lei_020-26_exe.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA O INCISO II DO ART. 3º DA LEI MUNICIPAL Nº 2.897, DE 16 DE MARÇO DE 2004, COM SUAS POSTERIORES ALTERAÇÕES, QUE INSTITUI O PROGRAMA BOLSA-ATLETA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>4756</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4756/proj_lei_021-26_exe.pdf</t>
+  </si>
+  <si>
+    <t>4757</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4757/proj_lei_022-26_exe.pdf</t>
+  </si>
+  <si>
+    <t>4758</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4758/proj_lei_023-26_exe.pdf</t>
+  </si>
+  <si>
+    <t>4774</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4774/proj_lei_024-26_exe.pdf</t>
+  </si>
+  <si>
+    <t>4798</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4798/proj_lei_025-26_exe.pdf</t>
+  </si>
+  <si>
+    <t>4808</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4808/proj_lei_028-26_exe.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA LEI ORÇAMENTÁRIA Nº. 5170, DE 25 DE NOVEMBRO DE 2025"</t>
+  </si>
+  <si>
+    <t>4809</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4809/proj_lei_029-26_exe.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LEI ORÇAMENTÁRIA Nº. 5170, DE 25 DE NOVEMBRO DE 2025"</t>
+  </si>
+  <si>
+    <t>4845</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4845/proj_lei_030-26_exe.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL, NA LEI ORÇAMENTÁRIA Nº. 5170, DE 25 DE NOVEMBRO DE 2025"</t>
+  </si>
+  <si>
     <t>4521</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4521/pl_01-2026-leg.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL, AOS SERVIDORES E FUNCIONÁRIOS PÚBLICOS ATIVOS E PENSIONISTAS DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>Dalva C. Siqueira dos Santos</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4594/projeto_lei_002-26_leg.pdf</t>
   </si>
   <si>
     <t>"Institui no âmbito do município de Jardinópolis o “Dia do Artesão", e dá outras providências."</t>
   </si>
   <si>
+    <t>4689</t>
+  </si>
+  <si>
+    <t>Dalva C. Siqueira dos Santos, Rogério Bello Lima Conga</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4689/projeto_lei_003-26_leg.pdf</t>
+  </si>
+  <si>
+    <t>"Institui no âmbito do município de Jardinópolis a “Semana da Dança" e dá outras providências."</t>
+  </si>
+  <si>
+    <t>4768</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4768/projeto_lei_004-26_leg.pdf</t>
+  </si>
+  <si>
+    <t>RESTABELECE A CONTAGEM DO TEMPO DE SERVIÇO E AUTORIZA O PODER LEGISLATIVO MUNICIPAL A REALIZAR O PAGAMENTO RETROATIVO DO ADICIONAL POR TEMPO DE SERVIÇO, SUSPENSOS PELA LEI COMPLEMENTAR Nº 173/2020, ALTERADA PELA LEI COMPLEMENTAR Nº 226/2026, DANDO OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>4593</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4593/projeto_resolucao_001-26.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO NOS ARTIGOS 212, 213 E 214 TODOS DO REGIMENTO INTERNO QUE FOI INSTITUIDO PELA RESOLUÇÃO Nº 216, DE 02 DE DEZEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4607/projeto_resolucao_002-26.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora da Câmara Municipal de Jardinópolis, a proceder a digitalização dos processos administrativos físicos, referentes as compras, licitações e contratos administrativos vigentes e dá outras providências.”</t>
   </si>
   <si>
+    <t>4812</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4812/projeto_resolucao_003-26.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Presidente da Câmara Municipal de Jardinópolis, a desincorporar, desemplacar e enviar ao Executivo Municipal bens móveis patrimoniais da Câmara Municipal de Jardinópolis.”</t>
+  </si>
+  <si>
+    <t>4824</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Edson R. Vizu (Vizu do Banco)</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4824/projeto_decreto_legislativo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>"Concede Título de Cidadão Benemérito ao Sr. Renato Silva, pelos relevantes serviços prestados ao povo e ao município de Jardinópolis”</t>
+  </si>
+  <si>
+    <t>4826</t>
+  </si>
+  <si>
+    <t>José E. Ferreira (Chupeta), José Eduardo Gomes Junior (Fofo), Luiz Fernando Riul (Xotô), Luiz Gustavo de Souza (Gustavo Sabá), Murilo Menegueti</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4826/projeto_decreto_legislativo_02-26.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE TÍTULO DE CIDADÃO JARDINOPOLENSE AO DOUTOR JOÃO BAPTISTA CILLI FILHO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO POVO E AO MUNICÍPIO DE JARDINÓPOLIS.”</t>
+  </si>
+  <si>
     <t>4513</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ato de Mesa</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4513/ato_da_mesa_no_01-2026-do.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DA COMISSÃO DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE JARDINÓPOLIS PARA O EXERCÍCIO 2026.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4515/ato_da_mesa_no_02-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CORREÇÃO MONETÁRIA DO VALOR DA CESTA OU CARTÃO ALIMENTAÇÃO, DO PROGRAMA ALIMENTAR DA CÂMARA MUNICIPAL DE JARDINÓPOLIS.</t>
   </si>
   <si>
     <t>4610</t>
@@ -372,50 +558,68 @@
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4610/do-ato_da_mesa_03-2026.pdf</t>
   </si>
   <si>
     <t>Autorização para adiantamento de viagem a pedido do vereador Luiz Fernando Riul, até Boa Esperança do Sul/SP, no dia 14 de março de 2026, para participação no evento de lançamento do Programa Nacional de Crédito Fundiário no Estado de São Paulo, na cidade de Boa Esperança do Sul, que contará com a presença do Ministro do Desenvolvimento Agrário e Agricultura Familiar, visando conhecer o programa e possíveis benefícios para Jardinópolis e Jurucê.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4662/ato_da_mesa_no_04-2026_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Autorização pata adiantamento para viagem a pedido da vereadora Cíntia Fernandes de Oliveira.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4675/ato_da_mesa_no_05-2026_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO NO PARÁGRAFO 1º, DO ARTIGO 1º, DO ATO DA MESA Nº 04, DE 20 DE MARÇO DE 2026, QUE “DISPÕE SOBRE AUTORIZAÇÃO DE ADIANTAMENTO DE DESPESAS DE VIAGEM A PEDIDO DO CHEFE GERAL DE DEPARTAMENTOS, DO GABINETE DA PRESIDÊNCIA, DO SETOR DE SUPORTES E DE ADMINISTRAÇÃO LEGISLATIVA, MATEUS DELFANTE GALANTI, PARA VIAGEM DA VEREADORA CÍNTIA FERNANDES DE OLIVEIRA, ATÉ SÃO PAULO – CAPITAL, NOS DIAS 30 E 31 DE MARÇO DE 2026, PARA TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO”</t>
   </si>
   <si>
+    <t>4830</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4830/ato_da_mesa_no_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AUTORIZAÇÃO DE ADIANTAMENTO A PEDIDO DO CHEFE GERAL DE DEPARTAMENTOS, DO GABINETE DA PRESIDÊNCIA, DO SETOR DE SUPORTES E DE ADMINISTRAÇÃO LEGISLATIVA, MATEUS DELFANTE GALANTI, PARA VIAGEM DOS VEREADORES RICARDO FROJONI, CÍNTIA FERNANDES DE OLIVEIRA E FERNANDA BEATRIZ ALVES MACEDO, ATÉ A CIDADE DE JABOTICABAL (SP), NO DIA 15 DE MEIO DE 2026, PARA PARTICIPAÇÃO NO EVENTO QUE SERÁ REALIZADO PELO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO – 30º CICLO DE DEBATES COM AGENTES POLÍTICOS E DIRIGENTES MUNICIPAIS – 2026.</t>
+  </si>
+  <si>
+    <t>4831</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4831/ato_da_mesa_no_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ADIANTAMENTO A PEDIDO DOS SERVIDORES/ FUNCIONÁRIOS DA CÂMARA MUNICIPAL – MATEUS DELFANTE GALANTI (CHEFE GERAL), NÉLIO PEREIRA LIMA FILHO (PROCURADOR JURÍDICO), PEDRO AURELYO PEREIRA DA SILVA (CHEFE DO SETOR DE COMPRAS, LICITAÇÕES E CONTRATOS)  RENATA CRISTINA VIANNA BERNARDI (DIRETORA CONTÁBEIL E FINANCEIRA) E ANGÉLICA GUERRA ROSSI BONELA (OFICIAL DE ADMINISTRAÇÃO), PARA VIAGEM ATÉ A CIDADE DE JABOTICABAL  (SP), NO DIA 15 DE MAIO DE 2026, PARA PARTICIPAÇÃO NO EVENTO QUE SERÁ REALIZADO PELO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO – 30º CICLO DE DEBATES COM AGENTES POLÍTICOS E DIRIGENTES MUNICIPAIS - 2026.</t>
+  </si>
+  <si>
     <t>4512</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4512/portaria_no_01-2026-do.pdf</t>
   </si>
   <si>
     <t>DEFINE A AUTORIDADE COMPETENTE E NOMEIA O AGENTE DE CONTRATAÇÃO, PREGOEIRO E EQUIPE DE APOIO, PARA AS LICITAÇÕES E CONTRATAÇÕES DA CÂMARA MUNICIPAL DE JARDINÓPOLIS NO EXERCÍCIO 2026.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação escrita</t>
   </si>
   <si>
     <t>Fernanda Macedo</t>
@@ -549,236 +753,347 @@
   <si>
     <t>Indica ao Senhor Prefeito a realização de serviços de limpeza pública, incluindo varrição, retirada de lixo, entulho e roçada de matos, nos bairros CDHU, Praça e Jardim Santa Júlia.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4561/ind_15-2026-fernanda_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de manutenção imediata na Rua Branca Costa Said, em frente ao nº 36, localizada no bairro Jardim Santo Antônio.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4570/ind_16-2026-fernanda_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que providencie a revisão, limpeza e manutenção de telhados e calhas em todas as unidades escolares da rede municipal, com prioridade emergencial para a EMEF Prof.ª Edda Saud Fregonesi, localizada no bairro CECAP.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>José Eduardo Gomes Junior (Fofo)</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4581/ind_17-2026-fofo_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que acione o departamento competente a fim de realizar os reparos necessários no telhado do prédio do SAMU para impedir a entrada de água da chuva.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4582/ind_18-2026-fofo_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que providencie a troca da iluminação da Praça Ivo Gomes, localizada no Jardim Itamaracá.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4583/ind_19-2026-fernanda_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a necessidade de retificação na redação do Nível G da Tabela de Cargos (página 6) do PL nº 002/2026, aprovado por esta Casa, para que o termo "Guarda Municipal" seja substituído por "GUARDA CIVIL PATRIMONIAL".</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>Ricardo Frojoni</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4584/ind_20-2026-ricardo_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a construção de um playground na Rua Francisco da Silva, localizada no Jardim das Aroeiras, na área próxima à Lanchonete da Bia.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4585/ind_21-2026-ricardo_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a tomada de providências necessárias visando modernizar o Código Tributário Municipal, com mudanças na forma de isenção do IPTU.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>Juliano Coelho</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4604/ind_22-2026-juliano_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que proceda a um chamamento público visando destinar a exploração dos bares dos campos de futebol aos pretendentes que realizarem reparos e manutenção nesses locais.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4626/ind_23-2026-fernanda__-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que providencie a devida manutenção no asfalto da Rua Higino Marchió, em frente ao número 219, localizada no bairro Vila Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4627/ind_24-2026-fernanda_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que providencie a imediata manutenção no asfalto da Rua Idalina Gabriel Marchiori, em frente ao número 140, localizada no bairro CDHU Dr. Antônio Duarte Nogueira.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>Rogério Bello Lima Conga</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4628/ind_25-2026-bello_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que determine aos setores competentes da administração municipal, especialmente à Secretaria Municipal de Educação, a realização de estudos e providências necessárias para a implantação do Programa Municipal de Educação Empreendedora nas escolas da rede pública municipal, abrangendo também o Distrito de Jurucê.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Murilo Menegueti</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4629/ind_26-2026-murilo_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que sejam realizadas melhorias na praça do bairro Jardim Humberto de Souza Pereira Lima, como limpeza, colocação de postes e luzes, bem como banco para os frequentadores e playground para as crianças.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4630/ind_27-2026-fernanda_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a realização urgente do serviço de cimentação/pavimentação do recuo destinado às vans, ônibus escolares e veículos de responsáveis na EMEF Prof.ª Edda Saud Fregonesi, localizada na Praça Joaquim da Silva Salles, s/n.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>Murilo Menegueti, José E. Ferreira (Chupeta), José Eduardo Gomes Junior (Fofo), Luiz Gustavo de Souza (Gustavo Sabá)</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4648/ind_28-2026-murilo_gustavo_fofo_e_chupeta_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Prefeito que seja denominada de MÁRIO LÚCIO KRUGER a quadra esportiva a ser construída na EMEF Maria Amélia Leira Fiacadori, localizada na Rua Prudente de Morais, bairro Vila Paulista.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>Luiz Gustavo de Souza (Gustavo Sabá), José E. Ferreira (Chupeta), José Eduardo Gomes Junior (Fofo), Murilo Menegueti</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4649/ind_29-2026-gustavo_fofo_chupeta_e_murilo_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Prefeito que seja denominada de PEDRO SILVA a quadra poliesportiva que será construída na EMEF Professora Nayde de Paula Machado, localizada na Rua Amador Bueno, bairro Vila Paulista.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4658/ind_30-2026-cancelada-gustavo_fofo_e_chupeta_-_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>CANCELADA. Os autores aderiram à Indicação 28/2026.</t>
   </si>
   <si>
+    <t>4697</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4697/ind_31-2026-fernanda_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito a necessidade e urgência de execução de obras de drenagem (valetas, canaletas ou galerias) para contenção de águas pluviais e manutenção de bueiros nas vias adjacentes à Avenida Prefeito Newton Reis – bairro Vila Paulista.</t>
+  </si>
+  <si>
+    <t>4698</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4698/ind_32-2026-fernanda_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito a reforma e adequação da garagem e local de descanso dos motoristas da Secretaria de Saúde.</t>
+  </si>
+  <si>
+    <t>4706</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4706/ind_33-2026-juliano_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que seja denominado de ANA CLÁUDIA ELEFANTE COELHO, de saudosa memória,  o prédio destinado à equoterapia a ser construído nas dependências do Campo do Bahia.</t>
+  </si>
+  <si>
+    <t>4681</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4681/ind_34-2026-vizu_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito a colocação de câmeras de monitoramento em todas as creches do município de Jardinópolis.</t>
+  </si>
+  <si>
+    <t>4700</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4700/ind_35-2026-bello_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que determine ao setor competente, com máxima urgência,  bem como à empresa responsável pelo serviço de iluminação pública – Consórcio Alta Mogiana, a implantação completa de iluminação pública na Avenida Pedro Brigliadori, no trecho localizado após o Campo do Ajax, que dá continuidade à Rua Antônio Marasco, até o bairro Residencial Adib Rassi.</t>
+  </si>
+  <si>
+    <t>4701</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4701/ind_36-2026-bello_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que providencie a limpeza de áreas verdes públicas e notificação de proprietários de terrenos com mato alto localizados nas proximidades da empresa “Toninho Bananas”, nos bairros Jardim São Gabriel e Jardim Morumbi.</t>
+  </si>
+  <si>
+    <t>4702</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4702/ind_37-2026-bello_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que determine com máxima urgência a realização de reparos no prédio do Núcleo Benedita Veloso, localizado no bairro Vila Reis, especialmente na cozinha, que tem sido constante alvo de alagamentos e infiltrações em dias de chuva.</t>
+  </si>
+  <si>
+    <t>4699</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4699/ind_38-2026-bello_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que determine ao setor competente, especialmente à fiscalização municipal, que proceda com a notificação dos proprietários de terrenos localizados nos bairros Jardim São Lucas I, II e III, Jardim das Aroeiras I e II e Jardim Santa Lúcia, para que realizem, com urgência, a limpeza, roçagem e manutenção adequada de seus imóveis.</t>
+  </si>
+  <si>
+    <t>4740</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4740/ind_39-2026-juliano_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito a colocação de iluminação pública e a reforma das muretas da Praça Joaquim da Silva Sales, localizada entre os bairros Ilha Grande e Cecap.</t>
+  </si>
+  <si>
+    <t>4782</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Luiz Gustavo de Souza (Gustavo Sabá), Cintia Fernandes, Dalva C. Siqueira dos Santos, Edson R. Vizu (Vizu do Banco), Fernanda Macedo, José E. Ferreira (Chupeta), José Eduardo Gomes Junior (Fofo), Juliano Coelho, Luiz Fernando Riul (Xotô), Marcos Rodighero, Murilo Menegueti, Ricardo Frojoni, Rogério Bello Lima Conga</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4782/ind_40-2026-gustavo_e_demais_vereadores_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Senhor Prefeito que seja providenciada a locação de uma casa de apoio na cidade de Barretos-SP, destinada ao acolhimento de pacientes de nosso município e seus acompanhantes que realizam tratamento de saúde naquela localidade.</t>
+  </si>
+  <si>
+    <t>4783</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4783/ind_41-2026_-juliano_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que providencie a inclusão dos policiais civis na Gratificação por Desempenho de Atividade Delegada, atualmente restrita aos policiais militares.</t>
+  </si>
+  <si>
+    <t>4785</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4785/ind_42-2026_-gustavo_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito que providencie a execução de serviços de tapa-buracos e a renovação da sinalização de trânsito (horizontal e vertical) em toda a extensão do Distrito Industrial de nosso município.</t>
+  </si>
+  <si>
     <t>4526</t>
   </si>
   <si>
     <t>RQT</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cintia Fernandes</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4526/req_01-2026_-_cintia_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis cópia dos documentos referentes à contratação direta da Vunesp para prestação de serviços técnicos especializados no processo de organização, planejamento e realização de concurso público da municipalidade realizado em 2025.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4527/req_02-2026_-fernanda_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis informações referentes aos servidores municipais que trabalham em sobreaviso (disponibilidade) e realizam horas extraordinárias.</t>
@@ -939,77 +1254,218 @@
   <si>
     <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis cópia de toda a documentação do Loteamento Jardim Sabiá, localizado no Distrito de Jurucê.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4660/req_20-2026_-_cintia_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis cópia da planta estrutural do prédio do Pronto Atendimento de nosso município.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>Ricardo Frojoni, Cintia Fernandes, Edson R. Vizu (Vizu do Banco), Murilo Menegueti</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4661/req_21-2026_-_ricardo_cintia_murilo_e_vizu_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Requerem ao Senhor Prefeito que envie a esta Casa de Leis informações sobre a atual campanha de vacinação de cães e gatos que está sendo oferecida em nosso município.</t>
   </si>
   <si>
+    <t>4691</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4691/req_22-2026_-_gustavo_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito que informe a esta Casa de Leis quais as espécies de árvores para reflorestamento existem no Horto Municipal à disposição da população, tanto para a área urbana quanto para a zona rural.</t>
+  </si>
+  <si>
+    <t>4690</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4690/req_23-2026_-_cintia_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis cópia do contrato celebrado com a empresa terceirizada de alimentação da Cozinha Piloto, incluindo a identificação do gestor e do fiscal do referido contrato.</t>
+  </si>
+  <si>
+    <t>4703</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4703/req_24-2026-bello_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito que envie a esta Casa Legislativa informações detalhadas e documentos referentes ao prédio do Núcleo Benedita Veloso, que atende aos Projetos Girassol e Esperança, em especial sobre a cozinha e as condições de funcionamento.</t>
+  </si>
+  <si>
+    <t>4704</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4704/req_25-2026-bello_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis informações e documentos sobre a locação do imóvel onde atualmente está instalada a Prefeitura Municipal (antigo Colégio Sagrado Coração de Jesus).</t>
+  </si>
+  <si>
+    <t>4741</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4741/req_26-2026_-_ricardo_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito que envie a esta Casa Legislativa informações para que sejam desmistificados os valores do evento Semana do Livro, edição 2026.</t>
+  </si>
+  <si>
+    <t>4742</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4742/req_27-2026_-_cintia_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis cópia das documentações de outorga de todos os poços artesianos, ordenados por data de perfuração, contemplando tanto os situados em loteamentos quanto os da rede municipal.</t>
+  </si>
+  <si>
+    <t>4779</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4779/req_28-2026_-_vizu_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis informações quanto  à permanência e manutenção irregular de animais nas dependências da Prefeitura em descumprimento da Lei Municipal n.º 2303/1999.</t>
+  </si>
+  <si>
+    <t>4780</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4780/req_29-2026__-_cintia_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis informações e documentos relativos aos fornecedores da agricultura familiar que possuem contratos ou fornecem produtos para a Administração Municipal, bem como à empresa Sólida Nutrição Ltda.</t>
+  </si>
+  <si>
+    <t>4827</t>
+  </si>
+  <si>
+    <t>Murilo Menegueti, Luiz Gustavo de Souza (Gustavo Sabá)</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4827/req_30-2026_-_murilo_e_gustavo_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Requerem ao Senhor Prefeito que envie a esta Casa de Leis informações acerca da atual situação das contrapartidas de loteamentos autorizados entre os anos de 2019 e 2025.</t>
+  </si>
+  <si>
+    <t>4828</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4828/req_31-2026_-_cintia_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis informações e documentos referentes à regularização de  todos os poços artesianos de nosso município.</t>
+  </si>
+  <si>
     <t>4535</t>
   </si>
   <si>
     <t>MÇO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4535/moc_01-2026-fofo_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento à APAE de Jardinópolis, à professora CAMILA BRIGLIADORI e à aluna-atleta MARIA LAURA, pela brilhante participação na XXIV Olimpíadas Especiais das APAEs – Edição Nacional, realizadas no período de 08 a 13 de dezembro, na cidade de Brasília/DF, bem como pelos expressivos resultados esportivos e humanos alcançados.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>José E. Ferreira (Chupeta)</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4620/mocao_de_pesar_02-2026-_chupeta_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Moção de Profundo Pesar pelo falecimento do senhor JOÃO ROBERTO RODRIGUES DA SILVA, ocorrido no dia 15 de fevereiro de 2026, aos 79 anos de idade, em nosso município.</t>
   </si>
   <si>
+    <t>4695</t>
+  </si>
+  <si>
+    <t>José E. Ferreira (Chupeta), Cintia Fernandes, Dalva C. Siqueira dos Santos, Edson R. Vizu (Vizu do Banco), Fernanda Macedo, José Eduardo Gomes Junior (Fofo), Juliano Coelho, Luiz Fernando Riul (Xotô), Luiz Gustavo de Souza (Gustavo Sabá), Marcos Rodighero, Murilo Menegueti, Ricardo Frojoni, Rogério Bello Lima Conga</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4695/mocao_de_pesar_03-2026_-_chupeta_e_demais_vereadores-baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Profundo Pesar pelo falecimento do senhor MÁRIO LÚCIO KRUGER, ocorrido no dia 03 de fevereiro de 2026, aos 75 anos de idade, em nosso município.</t>
+  </si>
+  <si>
+    <t>4694</t>
+  </si>
+  <si>
+    <t>José Eduardo Gomes Junior (Fofo), José E. Ferreira (Chupeta), Luiz Gustavo de Souza (Gustavo Sabá)</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4694/mocao_04-2026-fofo_chupeta_e_gustavo_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Reconhecimento ao Movimento Democrático Brasileiro – MDB, partido que completou 60 anos de fundação em 24 de março de 2026, consolidando-se como uma das mais tradicionais e expressivas forças políticas do País, com trajetória profundamente marcada pela defesa da democracia, do diálogo institucional e da construção responsável da vida pública brasileira.</t>
+  </si>
+  <si>
+    <t>4696</t>
+  </si>
+  <si>
+    <t>Ricardo Frojoni, Cintia Fernandes, Edson R. Vizu (Vizu do Banco), Fernanda Macedo, Juliano Coelho, Marcos Rodighero, Murilo Menegueti</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4696/mocao_de_apoio_05-2026-ricardo_marcos_cintia_vizu_fernanda_juliano_e_murilo_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio à aprovação, pelo Plenário do Senado, da EMENDA ADITIVA apresentada pelo Excelentíssimo Senhor Senador Sérgio Moro à PEC 52/23, que inclui como princípio do ensino a garantia de Educação Inclusiva em todos os níveis, assegurada a atuação das Instituições Especializadas, bem como o direito de escolha do educando ou de sua família.</t>
+  </si>
+  <si>
+    <t>4786</t>
+  </si>
+  <si>
+    <t>Dalva C. Siqueira dos Santos, Cintia Fernandes, Edson R. Vizu (Vizu do Banco), Fernanda Macedo, José E. Ferreira (Chupeta), José Eduardo Gomes Junior (Fofo), Juliano Coelho, Luiz Fernando Riul (Xotô), Luiz Gustavo de Souza (Gustavo Sabá), Marcos Rodighero, Murilo Menegueti, Ricardo Frojoni, Rogério Bello Lima Conga</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4786/mocao_06-2026-dalva_gustavo_e_demais_vereadores_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Reconhecimento ao senhor HENRIQUE PRATA, Presidente da Fundação Pio XII, mantenedora do Hospital de Amor, de Barretos-SP, em reconhecimento ao trabalho de excelência no acolhimento de pacientes e doadores, e pelo fundamental apoio às famílias de nosso município.</t>
+  </si>
+  <si>
     <t>4566</t>
   </si>
   <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
     <t>PODER LEGISLATIVO MUNICIPAL - PLM</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4566/ata_01a_sessao_ordinaria_2026_-_02-02-26.pdf</t>
   </si>
   <si>
     <t>"ATA DA 01ª SESSÃO ORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 02 DE FEVEREIRO DE 2026."</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4586/ata_02a_sessao_ordinaria_2026_-_19-02-26.pdf</t>
   </si>
   <si>
     <t>"ATA DA 02ª SESSÃO ORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 19 DE FEVEREIRO DE 2026."</t>
@@ -1020,50 +1476,95 @@
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4596/ata_03a_sessao_ordinaria_2026_-_23-02-26.pdf</t>
   </si>
   <si>
     <t>"ATA DA 03ª SESSÃO ORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 23 DE FEVEREIRO DE 2026."</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4619/ata_04a_sessao_ordinaria_2026_-_02-03-26.pdf</t>
   </si>
   <si>
     <t>"ATA DA 04ª SESSÃO ORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 02 DE MARÇO DE 2026."</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4657/ata_05a_sessao_ordinaria_2026_-_16-03-26.pdf</t>
   </si>
   <si>
     <t>"ATA DA 05ª SESSÃO ORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 16 DE MARÇO DE 2026."</t>
   </si>
   <si>
+    <t>4705</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4705/ata_06a_sessao_ordinaria_2026_-_23-03-26.pdf</t>
+  </si>
+  <si>
+    <t>"ATA DA 06ª SESSÃO ORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 23 DE MARÇO DE 2026."</t>
+  </si>
+  <si>
+    <t>4743</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4743/ata_07a_sessao_ordinaria_2026_-_06-04-26.pdf</t>
+  </si>
+  <si>
+    <t>"ATA DA 07ª SESSÃO ORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 06 DE ABRIL DE 2026."</t>
+  </si>
+  <si>
+    <t>4787</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4787/ata_08a_sessao_ordinaria_2026_-_13-04-26.pdf</t>
+  </si>
+  <si>
+    <t>"ATA DA 08ª SESSÃO ORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 13 DE ABRIL DE 2026."</t>
+  </si>
+  <si>
+    <t>4803</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4803/ata_09a_sessao_ordinaria_2026_-_27-04-26.pdf</t>
+  </si>
+  <si>
+    <t>"ATA DA 09ª SESSÃO ORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 27 DE ABRIL DE 2026."</t>
+  </si>
+  <si>
+    <t>4825</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4825/ata_10a_sessao_ordinaria_2026_-_04-05-26.pdf</t>
+  </si>
+  <si>
+    <t>"ATA DA 10ª SESSÃO ORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 04 DE MAIO DE 2026."</t>
+  </si>
+  <si>
     <t>4550</t>
   </si>
   <si>
     <t>ATAE</t>
   </si>
   <si>
     <t>Ata Extraordinária</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4550/ata_01a_sessao_extraordinaria_2026_-_28-01-26.pdf</t>
   </si>
   <si>
     <t>"ATA DA 01ª SESSÃO EXTRAORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 28 DE JANEIRO DE 2026."</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4597/ata_02a_sessao_extraordinaria_2026_-_23-02-26.pdf</t>
   </si>
   <si>
     <t>"ATA DA 02ª SESSÃO EXTRAORDINÁRIA DE 2026 DA CÂMARA MUNICIPAL DE JARDINÓPOLIS, ESTADO DE SÃO PAULO, REALIZADA NO DIA 23 DE FEVEREIRO DE 2026."</t>
   </si>
   <si>
     <t>4606</t>
@@ -1126,53 +1627,50 @@
     <t>4636</t>
   </si>
   <si>
     <t>PCECE</t>
   </si>
   <si>
     <t>Parecer Educação, Cultura e Esporte</t>
   </si>
   <si>
     <t>ECE - COMISSÃO PERMANENTE DE EDUCAÇÃO, CULTURA E ESPORTE</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4636/parecer_ece_-_parecer_do_tcesp_-_2023_-_favoravel_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável - Contas 2023-Exe.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>EMD-V</t>
   </si>
   <si>
     <t>Emenda verbal - Plenário</t>
-  </si>
-[...1 lines deleted...]
-    <t>Edson R. Vizu (Vizu do Banco)</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dá nova redação no texto normativo (§ 4º do art. 3º da Lei Complementar nº 001/2025),  constante do artigo 1º do projeto de lei complementar nº 001/2026 do Executivo, a saber:_x000D_
 "§ 4º Os honorários advocatícios, quando devidos nos termos da legislação processual aplicável, incidirão exclusivamente sobre o valor do débito efetivamente ajuizado, apurado após a aplicação dos benefícios previstos nesta Lei Complementar, vedada a incidência sobre o valor originário do crédito."_x000D_
 Com dispensa de parecer das comissões permanentes, nos termos do Regimento Interno.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>Dá nova redação no artigo 2º do projeto de lei complementar nº 001/2026 do Executivo, a saber:_x000D_
 Art. 2º Acrescenta o parágrafo único no artigo 4º da Lei Complementar nº 01/2025, com a seguinte redação:_x000D_
 “Parágrafo único. Para fins de consolidação, o débito será apurado na data da formalização do pedido de adesão, por contribuinte identificado por CPF ou CNPJ, independentemente da quantidade de imóveis, inscrições ou vínculos.”_x000D_
  - Com dispensa de parecer das comissões permanentes, nos termos do Regimento Interno.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>Dá nova redação no texto normativo (art. 13 da Lei Complementar nº 001/2025),   constante do artigo 3º do projeto de lei complementar nº 001/2026 do Executivo, a saber:_x000D_
 “Art. 13. O prazo para adesão ao Programa REFIS Jardinópolis Legal – 2026 será de 90 (noventa) dias, contados da publicação desta Lei Complementar, podendo ser prorrogado, por ato do Poder Executivo.”_x000D_
 Com dispensa de parecer das comissões permanentes, nos termos do Regimento Interno.</t>
@@ -1320,486 +1818,1299 @@
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4651/of_40-26-exe_-_urg-extr_-_pl_14-26-exe.pdf</t>
   </si>
   <si>
     <t>Of. 40-26-Exe - urgência e extraordinária - PL 014-26-Exe.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4656/of_42-26-exe_-_urg-extr_-_pl_15-26-exe.pdf</t>
   </si>
   <si>
     <t>Of. 42-26-Exe - urgência e extraordinária - PL 015-26-Exe.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4674/of_46-26-exe_-_urg-extr_-pl_16-26-exe.pdf</t>
   </si>
   <si>
-    <t>Of. 46-26-Exe - urgência e extraordinária - PL 16-26-Exe.</t>
+    <t>Of. 46-26-Exe - urgência e sessão extraordinária - PL 16-26-Exe.</t>
+  </si>
+  <si>
+    <t>4688</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4688/of_49-26-exe_-_urg-extr_-_pl_17-26-exe.pdf</t>
+  </si>
+  <si>
+    <t>Of. 49-26-Exe - urgência e  sessão extraordinária - PL 17-26-Exe.</t>
+  </si>
+  <si>
+    <t>4693</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4693/of_51-26-exe_-_urg-extr_-_pl_18-26-exe.pdf</t>
+  </si>
+  <si>
+    <t>Of. 51-26-Exe - urgência e sessão extraordinária - PL 18-26-Exe.</t>
+  </si>
+  <si>
+    <t>4718</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4718/of_52-26-exe_-_urg-extr_-_pl_19-26-exe.pdf</t>
+  </si>
+  <si>
+    <t>Of. 52-26-Exe - urgência  e sessão extraordinária - PL 19-26-Exe.</t>
+  </si>
+  <si>
+    <t>4739</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4739/of_58-26-exe_-_urg-extr_-_pl_20-26.pdf</t>
+  </si>
+  <si>
+    <t>Of. 58-26-Exe - urgência  e sessão extraordinária - PL 20-26-Exe.</t>
+  </si>
+  <si>
+    <t>4759</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4759/of_60-26-exe_-_urg-extr_-_pl_21-26-exe.pdf</t>
+  </si>
+  <si>
+    <t>Of. 60-26-Exe - urgência e sessão extraordinária - PL 21-26-Exe.</t>
+  </si>
+  <si>
+    <t>4760</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4760/of_61-26-exe_-_urg-extr_-_pl_22-26-exe.pdf</t>
+  </si>
+  <si>
+    <t>Of. 61-26-Exe - urgência e sessão extraordinária - PL 22-26-Exe.</t>
+  </si>
+  <si>
+    <t>4761</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4761/of_62-26-exe_-_urg-extr_-_pl_23-26-exe.pdf</t>
+  </si>
+  <si>
+    <t>Of. 62-26-Exe - urgência e sessão extraordinária - PL 23-26-Exe.</t>
+  </si>
+  <si>
+    <t>4784</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4784/of_72-26-exe_-_urg-extr_-_pl_24-26-exe.pdf</t>
+  </si>
+  <si>
+    <t>Of. 72-26-Exe - urgência e sessão extraordinária - PL 24-26-Exe.</t>
+  </si>
+  <si>
+    <t>4799</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4799/of_74-26-exe_-_urg-extr_-_pl_25-26-exe.pdf</t>
+  </si>
+  <si>
+    <t>Of. 74-2026-Exe - urgência e sessão extraordinária - PL 25-26-Exe.</t>
+  </si>
+  <si>
+    <t>4810</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4810/of_83-26-exe_-_urg-extr_-_pl_28-26-exe.pdf</t>
+  </si>
+  <si>
+    <t>Of. 83-2026-Exe - urg-extr - PL 028-26-Exe.</t>
+  </si>
+  <si>
+    <t>4811</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4811/of_84-26-exe_-_urg-extr_-_pl_29-26-exe.pdf</t>
+  </si>
+  <si>
+    <t>Of. 84-2026-Exe - urg-extr - PL 029-26-Exe.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4528/requerimento_de_urgencia_-_pl_001-26-leg.pdf</t>
   </si>
   <si>
     <t>Urgência e Extraordinária -- PL 001-26-Leg.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4645/requerimento_de_urgencia__-_pres_002-26-leg.pdf</t>
   </si>
   <si>
     <t>PRes 002-26-Leg - Justificativa com pedido de urgência e extraordinária.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>DLAO</t>
   </si>
   <si>
     <t>Dispensa de Leitura de Ata Ordinária</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura da ata da 1ª Sessão Ordinária da CMJ.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura da ata da 5ª Sessão Ordinária da CMJ.</t>
   </si>
   <si>
+    <t>4745</t>
+  </si>
+  <si>
+    <t>Requerimento verbal para dispensa da leitura da ata da 7ª Sessão Ordinária da CMJ.</t>
+  </si>
+  <si>
+    <t>4805</t>
+  </si>
+  <si>
+    <t>Requerimento verbal para dispensa da leitura da ata da 9ª Sessão Ordinária da CMJ.</t>
+  </si>
+  <si>
     <t>4551</t>
   </si>
   <si>
     <t>DLAOV</t>
   </si>
   <si>
     <t>Dispensa de Leitura (atas ord/extraord/vot/bloco)</t>
   </si>
   <si>
     <t>Ata Ordinária nº 28-25 (01-12-25); Ata Extraordinária nº 21-25 (19-12-25); e, Ata Extraordinária nº 01-26 (28-01-26).</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura e votação em bloco das atas da 3ª Sessão Ordinária e 2ª Sessão Extraordinária da CMJ.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>PJREX</t>
   </si>
   <si>
     <t>Parecer Justiça e Redação - PL - Exe</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4668/parecer_jr_-__pl_005-26_-_exe_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - sem emenda - PL 005-26-Exe.</t>
   </si>
   <si>
+    <t>4765</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4765/parecer_jr_-__pl_06-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 006-26-Exe.</t>
+  </si>
+  <si>
+    <t>4724</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4724/parecer_jr_-__pl_07-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 07-26-Exe.</t>
+  </si>
+  <si>
+    <t>4725</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4725/parecer_jr_-__pl_08-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 08-26-Exe.</t>
+  </si>
+  <si>
     <t>4669</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4669/parecer_jr_-__pl_009-26_-_exe_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - sem emenda - PL 009-26-Exe.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4670/parecer_jr_-__pl_010-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
     <t>Parecer favorável - sem emenda - PL 010-26-Exe.</t>
   </si>
   <si>
+    <t>4726</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4726/parecer_jr_-__pl_11-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 11-26-Exe.</t>
+  </si>
+  <si>
+    <t>4727</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4727/parecer_jr_-__pl_12-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 12-26-Exe.</t>
+  </si>
+  <si>
+    <t>4728</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4728/parecer_jr_-__pl_14-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 14-26-Exe.</t>
+  </si>
+  <si>
+    <t>4729</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4729/parecer_jr_-__pl_15-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 15-26-Exe.</t>
+  </si>
+  <si>
+    <t>4762</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4762/parecer_jr_-__pl_16-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 016-26-Exe.</t>
+  </si>
+  <si>
+    <t>4763</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4763/parecer_jr_-__pl_17-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 017-26-Exe.</t>
+  </si>
+  <si>
+    <t>4764</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4764/parecer_jr_-__pl_18-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 018-26-Exe.</t>
+  </si>
+  <si>
+    <t>4802</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4802/parecer_jr_-__pl_19-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 19-26-Exe.</t>
+  </si>
+  <si>
+    <t>4815</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4815/parecer_jr_-__pl_22-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 022-26-Exe.</t>
+  </si>
+  <si>
+    <t>4818</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4818/parecer_jr_-__pl_23-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 023-26-Exe.</t>
+  </si>
+  <si>
+    <t>4821</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4821/parecer_jr_-__pl_24-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 024-26-Exe.</t>
+  </si>
+  <si>
+    <t>4840</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 25-26-Exe.</t>
+  </si>
+  <si>
     <t>4531</t>
   </si>
   <si>
     <t>PJRPL</t>
   </si>
   <si>
     <t>Parecer Justiça e Redação - PL - Leg</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4531/parecer_jr_-__pl_001-26_-_leg_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer favorável sem emenda - PL 001-26-Leg.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4653/parecer_jr_-__pl_002-26_-_leg_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
-    <t>Parecer Favorável - sem emenda - PL 02-26-Leg.</t>
+    <t>Parecer Favorável - sem emenda - PL 002-26-Leg.</t>
+  </si>
+  <si>
+    <t>4766</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4766/parecer_jr_-__pl_003-26_-_leg_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 003-26-Leg.</t>
+  </si>
+  <si>
+    <t>4813</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4813/parecer_jr_-__pl_004-26_-_leg_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 004-26-Leg.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>PJRRE</t>
   </si>
   <si>
     <t>Parecer Justiça e Redação - PRes - Leg</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4654/parecer_jr_-__pres_001-26_-_leg_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável - sem emenda - PRes 001-26-Leg.</t>
   </si>
   <si>
+    <t>4730</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4730/parecer_jr_-__pres_002-26-leg_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PRes 02-26-Leg.</t>
+  </si>
+  <si>
+    <t>4841</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PRes 003-26-Leg.</t>
+  </si>
+  <si>
     <t>4557</t>
   </si>
   <si>
     <t>PJRDE</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça e Redação - PDec - Leg</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2025/4557/parecer_jr_-__pdl_001-25_-_leg_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - sem emenda - PDL 001-25-Leg.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>PJRLO</t>
   </si>
   <si>
     <t>Parecer Justiça e Redação - Eme Lei Orgânica - Leg</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4605/parecer_jr_-__pec_01-26_-_leg_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - sem emenda - PEC 001-26-Leg.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4652/parecer_jr_-__pec_02-26_-_leg_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
-    <t>Parecer Favorável - sem emenda - PEC 02-26-Leg.</t>
+    <t>Parecer Favorável - sem emenda - PEC 002-26-Leg.</t>
+  </si>
+  <si>
+    <t>4682</t>
+  </si>
+  <si>
+    <t>FPLEX</t>
+  </si>
+  <si>
+    <t>Parecer Fin. Orç. Con. Plan - PL - Exe</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4682/parecer_focp_-_pl_05-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4769</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4769/parecer_focp_-_pl_006-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4737</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4737/parecer_focp_-_pl_007-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4736</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4736/parecer_focp_-_pl_008-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4679</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4679/parecer_focp_-_pl_009-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4680</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4680/parecer_focp_-_pl_10-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4735</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4735/parecer_focp_-_pl_11-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4734</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4734/parecer_focp_-_pl_012-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4733</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4733/parecer_focp_-_pl_014-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4732</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4732/parecer_focp_-_pl_015-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4770</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4770/parecer_focp_-_pl_16-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4771</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4771/parecer_focp_-_pl_17-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4772</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4772/parecer_focp_-_pl_18-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4800</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4800/parecer_focp_-_pl_19-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4816</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4816/parecer_focp_-_pl_22-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4819</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4819/parecer_focp_-_pl_23-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4822</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4822/parecer_focp_-_pl_24-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4842</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4842/parecer_focp_-_pl_25-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4773</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4773/parecer_focp_-_pl_75-25-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 075-25-Exe.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>PFOLE</t>
   </si>
   <si>
     <t>Parecer Fin. Orç. Con. Plan - PL - Leg</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4532/parecer_focp_-_pl_001-26-leg_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
+    <t>4677</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4677/parecer_focp_-_pl_02-26-leg_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PL 002-26-Leg.</t>
+  </si>
+  <si>
+    <t>4767</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4767/parecer_focp_-_pl_03-26-leg_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4814</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4814/parecer_focp_-_pl_04-26-leg_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4678</t>
+  </si>
+  <si>
+    <t>FRLEG</t>
+  </si>
+  <si>
+    <t>Parecer Fin. Orç. Con. Plan - PRes - Leg</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4678/parecer_focp_-_pres_01-26-leg_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PRes 001-26-Leg.</t>
+  </si>
+  <si>
+    <t>4731</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4731/parecer_focp_-_pres_02-26-leg_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4843</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4843/parecer_focp_-_pres_03-26-leg_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
     <t>4558</t>
   </si>
   <si>
     <t>FDELE</t>
   </si>
   <si>
     <t>Parecer Fin. Orç. Con. Plan - PDec - Leg</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2025/4558/parecer_focp_-_pdl_001-25_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>FELOL</t>
   </si>
   <si>
     <t>Parecer Fin. Orç. Con. Plan - Em à Lei Org - Leg</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4617/parecer_focp_-_pec_01-26-leg_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
+    <t>4676</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4676/parecer_focp_-_pec_02-26-leg_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável - sem emenda - PEC 002-26-Leg.</t>
+  </si>
+  <si>
     <t>4556</t>
   </si>
   <si>
     <t>FELOE</t>
   </si>
   <si>
     <t>Parecer Fin. Orç. Con. Plan - Emen Lei Orgân - Exe</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4556/parecer_focp_-_pec_002-25-exe_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - sem emenda - PEC 002-25-Exe.</t>
   </si>
   <si>
+    <t>4720</t>
+  </si>
+  <si>
+    <t>EPLEX</t>
+  </si>
+  <si>
+    <t>Parecer Educação Cultura e Esporte - PL - Exe</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4720/parecer_ece_-_pl__07-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4721</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4721/parecer_ece_-_pl__08-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4683</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4683/parecer_ece_-_pl__009-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4684</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4684/parecer_ece_-_pl__10-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4722</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4722/parecer_ece_-_pl__12-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4723</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4723/parecer_ece_-_pl__14-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4776</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4776/parecer_ece_-_pl__16-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4777</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4777/parecer_ece_-_pl__18-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4817</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4817/parecer_ece_-_pl__22-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4820</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4820/parecer_ece_-_pl__23-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
     <t>4672</t>
   </si>
   <si>
     <t>EDLEG</t>
   </si>
   <si>
     <t>Parecer Educação Cultura e Esporte - PL - Leg</t>
   </si>
   <si>
     <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4672/parecer_ece_-_pl__002-26_-_leg_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
-    <t>Parecer favorável - sem emenda - PL 002-26-Leg.</t>
-[...11 lines deleted...]
-    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4671/ata_-_ece_-_pl_002-26-leg_-_baixado_em_assinadoc.pdf</t>
+    <t>4775</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4775/parecer_ece_-_pl__003-26_-_leg_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4686</t>
+  </si>
+  <si>
+    <t>SAPLE</t>
+  </si>
+  <si>
+    <t>Parecer Saúde Assis. Social e Meio Amb - PL - Exe</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4686/parecer_sasma_-_pl_005-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4778</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4778/parecer_sasma_-_pl_06-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4719</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4719/parecer_sasma_-_pl_11-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4781</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4781/parecer_sasma_-_pl_17-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4801</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4801/parecer_sasma_-_pl_19-26_-_exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4844</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4844/parecer_sasma_-_pl_25-26-exe_-_baixado_em_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>4823</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4823/parecer_sasma_-_pl_75-25-exe_-_baixado_em_assinadoc.pdf</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>DLP</t>
   </si>
   <si>
     <t>Dispensa da leitura de projeto</t>
   </si>
   <si>
     <t>PL 001-26-Leg, Indicações escritas nºs 1 a 14-26; Requerimentos nºs 1 a 7-26; e, Moção nº 1-26.</t>
   </si>
   <si>
+    <t>4789</t>
+  </si>
+  <si>
+    <t>PLs 21, 22, 23, 24, todos de 2026 e do Executivo; PL 04-26-Leg; Indicações escritas nºs 40 a 42-26; Requerimentos escritos nºs 26  a 29; e, Moção nº 06-26.</t>
+  </si>
+  <si>
     <t>4552</t>
   </si>
   <si>
     <t>DLC</t>
   </si>
   <si>
     <t>Dispensa da leitura das correspondências</t>
   </si>
   <si>
     <t>Ofícios nº 431-25, 004-26, CONT 048-25, CONT 049-25 e CONT 051-26. Tods da Prefeitura Municipal de Jardinópolis-SP.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura das correspondências e ciências ao plenário.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura das correspondências/ciências ao plenário.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>Ofício recebido do Governo do Estado de São Paulo; Dispensa de leitura das MATÉRIAS DO EXPEDIENTE: Ata Ordinária nº 04-26, de 02-03-26; Projetos de Leis nºs 05-26-Exe, 06-26-Exe, 09-26-Exe, 10-26-Exe; Indicações Escritas nºs 22 a 27-26; Requerimentos escritos nºs 14 a 18-26; e, Moção nº 02-26.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura das correspondências.</t>
   </si>
   <si>
+    <t>4744</t>
+  </si>
+  <si>
+    <t>4788</t>
+  </si>
+  <si>
+    <t>Ofícios PMJ - nºs 165 e 166-2026; ofício nº 117-26 Ministério Público; Mensagens eletrônicas da PMJ - Dep. Licitação, datadas de 10-04, 14-04 e 17-04-26; e, da Ata Ordinária nº 008-26, de 13-04-26.</t>
+  </si>
+  <si>
+    <t>4804</t>
+  </si>
+  <si>
     <t>4632</t>
   </si>
   <si>
     <t>DLPVB</t>
   </si>
   <si>
     <t>Dispensa da leitura de pareceres/vot em bloco</t>
   </si>
   <si>
     <t>PEC 001-26-Leg - Pareceres das Comissões Permanentes JR e FOCP.</t>
   </si>
   <si>
+    <t>4708</t>
+  </si>
+  <si>
+    <t>PEC 02-26-Leg - Pareceres das Comissões Permanentes: JR - FOCP.</t>
+  </si>
+  <si>
+    <t>4709</t>
+  </si>
+  <si>
+    <t>PL 05-26-Exe - Pareceres das Comissões Permanentes: JR - FOCP - SASMA.</t>
+  </si>
+  <si>
+    <t>4710</t>
+  </si>
+  <si>
+    <t>PL 09-26-Exe - Pareceres das Comissões Permanentes: JR - FOCP - ECE.</t>
+  </si>
+  <si>
+    <t>4711</t>
+  </si>
+  <si>
+    <t>PL 10-26-Exe - Pareceres das Comissões Permanentes: JR - FOCP - ECE.</t>
+  </si>
+  <si>
+    <t>4712</t>
+  </si>
+  <si>
+    <t>PL 02-26-Leg - Pareceres das Comissões Permanentes: JR - FOCP - ECE.</t>
+  </si>
+  <si>
+    <t>4713</t>
+  </si>
+  <si>
+    <t>PRes 01-26-Exe - Pareceres das Comissões Permanentes: JR - FOCP.</t>
+  </si>
+  <si>
+    <t>4790</t>
+  </si>
+  <si>
+    <t>PL 006-26-Exe - Pareceres das Comissões Permanentes (JR - FOCP SASMA).</t>
+  </si>
+  <si>
+    <t>4791</t>
+  </si>
+  <si>
+    <t>PL 016-26-Exe - Pareceres das Comissões Permanentes (JR - FOCP ECE).</t>
+  </si>
+  <si>
+    <t>4792</t>
+  </si>
+  <si>
+    <t>PL 017-26-Exe - Pareceres das Comissões Permanentes (JR - FOCP - SASMA).</t>
+  </si>
+  <si>
+    <t>4793</t>
+  </si>
+  <si>
+    <t>PL 018-26-Exe - Pareceres das Comissões Permanentes (JR - FOCP - ECE).</t>
+  </si>
+  <si>
+    <t>4794</t>
+  </si>
+  <si>
+    <t>PL 003-26-Leg - Pareceres das Comissões Permanentes (JR - FOCP - ECE).</t>
+  </si>
+  <si>
+    <t>4833</t>
+  </si>
+  <si>
+    <t>PL 075-25-Exe - Comissões Permanentes (JR - FOCP - SASMA).</t>
+  </si>
+  <si>
+    <t>4834</t>
+  </si>
+  <si>
+    <t>PL 022-26-Exe - Comissões Permanentes (JR - FOCP - ECE).</t>
+  </si>
+  <si>
+    <t>4835</t>
+  </si>
+  <si>
+    <t>PL 004-26-Leg - Comissões Permanentes (JR - FOCP).</t>
+  </si>
+  <si>
+    <t>4837</t>
+  </si>
+  <si>
+    <t>PL 023-26-Exe - Comissões Permanentes (JR - FOCP - ECE).</t>
+  </si>
+  <si>
     <t>4633</t>
   </si>
   <si>
     <t>DVUP</t>
   </si>
   <si>
     <t>Discussão e votação de urgência de proposição</t>
   </si>
   <si>
     <t>Dispensa de Leitura e Votação em Blocos dos requerimentos de urgências: PL 05-26-Exe, PL 09-26-Exe e PL 10-26-Exe.</t>
   </si>
   <si>
+    <t>4714</t>
+  </si>
+  <si>
+    <t>Dispensa de leitura e votação em bloco dos requimentos de urgências dos PLs 16, 17 e 18-26 todos do Executivo.</t>
+  </si>
+  <si>
     <t>4574</t>
   </si>
   <si>
     <t>DLME</t>
   </si>
   <si>
     <t>Dispensa de Leitura - matérias do expediente</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura das matérias do expediente.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura das matérias do expediente, projetos de lei números 07/2026, 08/2026, 11/2026, 12/2026, 13/2026, 14/2026, 15/2026, todos de autoria do Poder Executivo, Projeto de Resolução nº 02/2026 do Poder Legislativo, indicações de números 28 à 30 e requerimentos de números 19 à 21.</t>
   </si>
   <si>
+    <t>4707</t>
+  </si>
+  <si>
+    <t>Ata Ordinária nº 06, de 23-03-26; PLs 16, 17, 18 todos do Executivo; PL 03-26-Leg; Indicações Escritas nºs 31 a 38; Requerimentos escritos nº 22 a 25; e, Moções nºs 03 a 05.</t>
+  </si>
+  <si>
+    <t>4746</t>
+  </si>
+  <si>
+    <t>Requerimento verbal para dispensa da leitura das matérias do expediente - PLs nºs 19/2026-Exe, 20/2026-Exe e indicação nº 39/2026.</t>
+  </si>
+  <si>
+    <t>4806</t>
+  </si>
+  <si>
     <t>4554</t>
   </si>
   <si>
     <t>RV-P</t>
   </si>
   <si>
     <t>Requerimento verbal - Plenário</t>
   </si>
   <si>
     <t>PL 001-26-Leg. - Dispensa da leitura do requerimento de urgência e dos pareceres das comissões permanentes (JR e FOCP); e, votação em bloco dos requerimento de urgência e pareceres das comissões permanentes.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>Dispensa de leitura e votação em bloco dos Requerimentos  nºs 1 a 7-26; e, Moção nº 1-26.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>Em relação ao Projeto de Lei Complementar nº 001/2026, faço um requerimento verbal solicitando a dispensa de parecer de todas as comissões permanentes desta Casa e a sua apreciação oportunamente.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>Dispensa de leitura  todas as matérias e recorrespondências do expediente (ofício; Ata Ord. nº 02, de 19-02-26;  PL 04-26-Exe; PEC 01-26-Leg; e,  indicações escritas nºs 17 a 21-26.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura do requerimento nº 13/2026.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>Dispensa de leitura de leitura e votação em bloco dos requerimentos nºs 14 a 18-26; e Moção nº 02-26.</t>
   </si>
   <si>
+    <t>4715</t>
+  </si>
+  <si>
+    <t>Dispensa de Leitura e votação em bloco dos requerimentos escritos nºs 22 a 25-2026.</t>
+  </si>
+  <si>
+    <t>4716</t>
+  </si>
+  <si>
+    <t>Dispensa de Leitura e votação em bloco das moções escritas nºs 03 a 05-2026.</t>
+  </si>
+  <si>
+    <t>4755</t>
+  </si>
+  <si>
+    <t>Requeiro a dispensa de parecer de todas as comissões permanentes em relação ao PL nº 20/2026-Exe, e que ele seja pautado em sessão extraordinária no decorrer desta semana ou na próxima sessão ordinária.</t>
+  </si>
+  <si>
+    <t>4796</t>
+  </si>
+  <si>
+    <t>Dispensa de Leitura e votação em bloco dos requerimentos escritos nºs  26, 27 28 e  29-2026 e Moção nº 06-26.</t>
+  </si>
+  <si>
+    <t>4832</t>
+  </si>
+  <si>
+    <t>Dispensa da leitura das correspondências e  matérias do Expediente (Ciência ao Plenário do ofício nº 087/26 da PMJ; Ata Ordinária nº 10, de 04-05-26;  PLs 28 e 29-2026, ambos Executivo; PRes. 03-26-Leg; PDec. 01-26-Leg; e requerimentos escritos nºs 30 e 31-2026).</t>
+  </si>
+  <si>
+    <t>4836</t>
+  </si>
+  <si>
+    <t>Dispensa de leitura e votação em blocos do  requerimentos escritos nºs 30 e 31-2026.</t>
+  </si>
+  <si>
     <t>4530</t>
   </si>
   <si>
     <t>ODDLV</t>
   </si>
   <si>
     <t>Ordem do dia - dispensa de leitura/votação em bloc</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura dos PLs 01 e 02/2026, assim como pedidos de urgência e apreciação em bloco de ambos.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura e votação em bloco dos pareceres da comissões permanentes de JR e FOCP ref. ao PEC nº 002/2025-Exe.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura e votação em bloco dos pareceres da comissões permanentes de JR e FOCP ref. ao PDL nº 001/2025-Leg.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura e votação em bloco dos requerimentos de números 08/2026 à 12/2026.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura e votação em bloco dos requerimentos de urgência dos projetos de lei 07/2026, 08/2026, 11/2026, 12/2026, 13/2026 e 14/2026 de autoria do Poder Executivo, e do projeto de resolução nº 02/2026-Leg.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>Requerimento verbal para dispensa da leitura e votação em bloco dos requerimentos nºs 19/2026 à 21/2026.</t>
   </si>
   <si>
+    <t>4747</t>
+  </si>
+  <si>
+    <t>Requerimento verbal para dispensa da leitura e votação em bloco dos pareceres das comissões permanentes de JR, FOCP e ECE, ref. ao PL nº 07/2026-Exe.</t>
+  </si>
+  <si>
+    <t>4748</t>
+  </si>
+  <si>
+    <t>Requerimento verbal para dispensa da leitura e votação em bloco dos pareceres das comissões permanentes de JR, FOCP e ECE, ref. ao PL nº 08/2026-Exe.</t>
+  </si>
+  <si>
+    <t>4749</t>
+  </si>
+  <si>
+    <t>Requerimento verbal para dispensa da leitura e votação em bloco dos pareceres das comissões permanentes de JR, FOCP e SASMA, ref. ao PL nº 11/2026-Exe.</t>
+  </si>
+  <si>
+    <t>4750</t>
+  </si>
+  <si>
+    <t>Requerimento verbal para dispensa da leitura e votação em bloco dos pareceres das comissões permanentes de JR, FOCP e ECE, ref. ao PL nº 12/2026-Exe.</t>
+  </si>
+  <si>
+    <t>4751</t>
+  </si>
+  <si>
+    <t>Requerimento verbal para dispensa da leitura e votação em bloco dos pareceres das comissões permanentes de JR, FOCP e ECE, ref. ao PL nº 14/2026-Exe.</t>
+  </si>
+  <si>
+    <t>4752</t>
+  </si>
+  <si>
+    <t>Requerimento verbal para dispensa da leitura e votação em bloco dos pareceres das comissões permanentes de JR e FOCP, ref. ao PL nº 15/2026-Exe.</t>
+  </si>
+  <si>
+    <t>4753</t>
+  </si>
+  <si>
+    <t>Requerimento verbal para dispensa da leitura e votação em bloco dos pareceres das comissões permanentes de JR e FOCP, ref. ao PRes. nº 02/2026-Leg.</t>
+  </si>
+  <si>
+    <t>4807</t>
+  </si>
+  <si>
+    <t>Requerimento verbal para dispensa da leitura e votação em bloco dos pareceres das comissões permanentes de JR, FOCP e SASMA, ref. PL nº 19/2026-Exe.</t>
+  </si>
+  <si>
     <t>4529</t>
   </si>
   <si>
     <t>DPCPT</t>
   </si>
   <si>
     <t>Dispensa de Parecer - Comissão Permanente/Temp</t>
   </si>
   <si>
     <t>PL 001-26-Exe e PL 002-26-Exe - Dispensa de parecer de todas as comissões permanentes, nos termos do artigo 130 do Regimento Interno.</t>
+  </si>
+  <si>
+    <t>4797</t>
+  </si>
+  <si>
+    <t>PL 21-26-Exe - Dispensa de parecer de todas as comissões permanentes (JR - FOCP - ECE), nos termos do artigo 130 do Regimento Interno.</t>
+  </si>
+  <si>
+    <t>4838</t>
+  </si>
+  <si>
+    <t>PL 028-2026-Exe - dispensa de parecer de todas as comissões permanentes (JR - FOCP - SASMA - ECE), nos termos do artigo 130 do Regimento Interno.</t>
+  </si>
+  <si>
+    <t>4839</t>
+  </si>
+  <si>
+    <t>PL 029-2026-Exe - dispensa de parecer de todas as comissões permanentes (JR - FOCP - SASMA - ECE), nos termos do artigo 130 do Regimento Interno.</t>
+  </si>
+  <si>
+    <t>4829</t>
+  </si>
+  <si>
+    <t>DP</t>
+  </si>
+  <si>
+    <t>Dilação de Prazo</t>
+  </si>
+  <si>
+    <t>http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4829/oficio_n_091_2026_solicita_para_seops_25_dias_dilacao_prazo_requerimento_27_.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Nº 091/2026 da PMJ, solicitando dilação de prazo para a resposta ao Requerimento Nº 27/2026 por mais 25 dias.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>EMPAR</t>
   </si>
   <si>
     <t>Emenda Parlamentar - Art. 140-A da LOM</t>
   </si>
   <si>
     <t>Seção de Transparência Ativa  das  Emendas Parlamenetares - Exercício de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2115,67 +3426,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4571/projeto_emenda_constitucional_01-26_leg.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4592/projeto_emenda_constitucional_002-26_leg.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4564/proj_lei_complementar_001-26_exe.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4516/exe_-_pl_-_001-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4518/exe_-_pl_-_002-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4559/pl_003-26-exe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4579/proj_lei_004-26_exe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4611/proj_lei_005-26_exe_-_tratado_lgpd.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4609/proj_lei_006-26_exe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4638/proj_lei_007-26_exe_-_tratado_lgpd.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4637/proj_lei_008-26_exe.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4612/proj_lei_009-26_exe.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4613/proj_lei_010-26_exe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4639/proj_lei_011-26_exe_-_tratado_lgpd.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4646/proj_lei_012-26_exe.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4640/proj_lei_013-26_exe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4647/proj_lei_014-26_exe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4655/proj_lei_015-26_exe.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4673/proj_lei_016-26_exe.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4521/pl_01-2026-leg.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4594/projeto_lei_002-26_leg.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4593/projeto_resolucao_001-26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4607/projeto_resolucao_002-26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4513/ato_da_mesa_no_01-2026-do.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4515/ato_da_mesa_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4610/do-ato_da_mesa_03-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4662/ato_da_mesa_no_04-2026_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4675/ato_da_mesa_no_05-2026_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4512/portaria_no_01-2026-do.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4514/ind_01-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4522/ind_02-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4523/ind_03-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4524/ind_04-2026-gustavo_fofo_e_chupeta_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4525/ind_05-2026-gustavo_fofo_e_chupeta_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4533/ind_06-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4534/ind_07-2026-gustavo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4541/ind_08-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4542/ind_09-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4543/ind_10-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4544/ind_11-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4545/ind_12-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4546/ind_13-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4547/ind_14-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4561/ind_15-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4570/ind_16-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4581/ind_17-2026-fofo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4582/ind_18-2026-fofo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4583/ind_19-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4584/ind_20-2026-ricardo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4585/ind_21-2026-ricardo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4604/ind_22-2026-juliano_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4626/ind_23-2026-fernanda__-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4627/ind_24-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4628/ind_25-2026-bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4629/ind_26-2026-murilo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4630/ind_27-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4648/ind_28-2026-murilo_gustavo_fofo_e_chupeta_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4649/ind_29-2026-gustavo_fofo_chupeta_e_murilo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4658/ind_30-2026-cancelada-gustavo_fofo_e_chupeta_-_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4526/req_01-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4527/req_02-2026_-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4536/req_03-2026_-_dalva.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4537/req_04-2026_-_dalva.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4538/req_05-2026_-_dalva.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4539/req_06-2026_-_dalva.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4540/req_07-2026_-_dalva.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4562/req_08-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4563/req_09-2026_-_ricardo_e_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4567/req_10-2026_-_murilo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4568/req_11-2026_-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4569/req_12-2026_-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4595/req_13-2026_-_bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4621/req_14-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4622/req_15-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4623/req_16-2026_-_bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4624/req_17-2026_-_bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4625/req_18-2026_-_murilo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4659/req_19-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4660/req_20-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4661/req_21-2026_-_ricardo_cintia_murilo_e_vizu_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4535/moc_01-2026-fofo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4620/mocao_de_pesar_02-2026-_chupeta_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4566/ata_01a_sessao_ordinaria_2026_-_02-02-26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4586/ata_02a_sessao_ordinaria_2026_-_19-02-26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4596/ata_03a_sessao_ordinaria_2026_-_23-02-26.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4619/ata_04a_sessao_ordinaria_2026_-_02-03-26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4657/ata_05a_sessao_ordinaria_2026_-_16-03-26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4550/ata_01a_sessao_extraordinaria_2026_-_28-01-26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4597/ata_02a_sessao_extraordinaria_2026_-_23-02-26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4606/parecer_da_jr_-_parecer_do_tcesp_-_2023_-_favoravel_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4618/parecer_focp_-_parecer_do_tcesp_-_2023_-_desfavoravel_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4635/parecer_sasma_-_parecer_do_tcesp_-_desfavoravel_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4636/parecer_ece_-_parecer_do_tcesp_-_2023_-_favoravel_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4517/of_006-26-exe_-_urg-ext_-_pl_001-26-exe.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4519/of_007-26-exe_-_urg-ext_-_pl_002-26-exe.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4565/of_17-26-exe_-_urg_-_plc_001-26-exe.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4580/of_18-26-exe_-_urg-extraor_-_pl_004-26-exe.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4614/of_21-2026-exe_-_urg-extra_-_pl_005-26-exe.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4608/of_24-2026-exe_-_urg-extra_-_pl_006-26-exe.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4641/of_26-26_-_urg-extr_-_pl_07-03-26_-_prot_16-03-26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4642/of_29-26_-_urg-extr_-_pl_08-26_-_prot_13-03-26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4615/of_31-2026-exe_-_urg-extra_-_pl_009-26-exe.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4616/of_32-2026-exe_-_urg-extra_-_pl_010-26-exe.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4643/of_33-26_-_urg-extr_-_pl_11-26_-_prot_16-03-26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4650/of_35-26-exe_-_urg-extr_-_pl_12-26-exe.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4644/of_37-26_-_urg-extr_-_pl_13-26_-_prot_16-03-26.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4651/of_40-26-exe_-_urg-extr_-_pl_14-26-exe.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4656/of_42-26-exe_-_urg-extr_-_pl_15-26-exe.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4674/of_46-26-exe_-_urg-extr_-pl_16-26-exe.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4528/requerimento_de_urgencia_-_pl_001-26-leg.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4645/requerimento_de_urgencia__-_pres_002-26-leg.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4668/parecer_jr_-__pl_005-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4669/parecer_jr_-__pl_009-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4531/parecer_jr_-__pl_001-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4653/parecer_jr_-__pl_002-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4654/parecer_jr_-__pres_001-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2025/4557/parecer_jr_-__pdl_001-25_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4605/parecer_jr_-__pec_01-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4652/parecer_jr_-__pec_02-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4532/parecer_focp_-_pl_001-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2025/4558/parecer_focp_-_pdl_001-25_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4617/parecer_focp_-_pec_01-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4556/parecer_focp_-_pec_002-25-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4672/parecer_ece_-_pl__002-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4671/ata_-_ece_-_pl_002-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4571/projeto_emenda_constitucional_01-26_leg.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4592/projeto_emenda_constitucional_002-26_leg.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4564/proj_lei_complementar_001-26_exe.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4516/exe_-_pl_-_001-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4518/exe_-_pl_-_002-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4559/pl_003-26-exe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4579/proj_lei_004-26_exe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4611/proj_lei_005-26_exe_-_tratado_lgpd.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4609/proj_lei_006-26_exe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4638/proj_lei_007-26_exe_-_tratado_lgpd.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4637/proj_lei_008-26_exe.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4612/proj_lei_009-26_exe.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4613/proj_lei_010-26_exe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4639/proj_lei_011-26_exe_-_tratado_lgpd.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4646/proj_lei_012-26_exe.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4640/proj_lei_013-26_exe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4647/proj_lei_014-26_exe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4655/proj_lei_015-26_exe.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4673/proj_lei_016-26_exe.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4687/proj_lei_017-26_exe.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4692/proj_lei_018-26_exe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4717/proj_lei_019-26_exe_-_tratado_lgpd.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4738/proj_lei_020-26_exe.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4756/proj_lei_021-26_exe.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4757/proj_lei_022-26_exe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4758/proj_lei_023-26_exe.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4774/proj_lei_024-26_exe.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4798/proj_lei_025-26_exe.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4808/proj_lei_028-26_exe.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4809/proj_lei_029-26_exe.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4845/proj_lei_030-26_exe.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4521/pl_01-2026-leg.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4594/projeto_lei_002-26_leg.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4689/projeto_lei_003-26_leg.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4768/projeto_lei_004-26_leg.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4593/projeto_resolucao_001-26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4607/projeto_resolucao_002-26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4812/projeto_resolucao_003-26.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4824/projeto_decreto_legislativo_01-26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4826/projeto_decreto_legislativo_02-26.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4513/ato_da_mesa_no_01-2026-do.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4515/ato_da_mesa_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4610/do-ato_da_mesa_03-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4662/ato_da_mesa_no_04-2026_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4675/ato_da_mesa_no_05-2026_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4830/ato_da_mesa_no_06_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4831/ato_da_mesa_no_07_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4512/portaria_no_01-2026-do.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4514/ind_01-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4522/ind_02-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4523/ind_03-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4524/ind_04-2026-gustavo_fofo_e_chupeta_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4525/ind_05-2026-gustavo_fofo_e_chupeta_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4533/ind_06-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4534/ind_07-2026-gustavo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4541/ind_08-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4542/ind_09-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4543/ind_10-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4544/ind_11-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4545/ind_12-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4546/ind_13-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4547/ind_14-2026-dalva.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4561/ind_15-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4570/ind_16-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4581/ind_17-2026-fofo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4582/ind_18-2026-fofo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4583/ind_19-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4584/ind_20-2026-ricardo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4585/ind_21-2026-ricardo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4604/ind_22-2026-juliano_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4626/ind_23-2026-fernanda__-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4627/ind_24-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4628/ind_25-2026-bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4629/ind_26-2026-murilo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4630/ind_27-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4648/ind_28-2026-murilo_gustavo_fofo_e_chupeta_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4649/ind_29-2026-gustavo_fofo_chupeta_e_murilo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4658/ind_30-2026-cancelada-gustavo_fofo_e_chupeta_-_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4697/ind_31-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4698/ind_32-2026-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4706/ind_33-2026-juliano_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4681/ind_34-2026-vizu_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4700/ind_35-2026-bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4701/ind_36-2026-bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4702/ind_37-2026-bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4699/ind_38-2026-bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4740/ind_39-2026-juliano_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4782/ind_40-2026-gustavo_e_demais_vereadores_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4783/ind_41-2026_-juliano_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4785/ind_42-2026_-gustavo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4526/req_01-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4527/req_02-2026_-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4536/req_03-2026_-_dalva.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4537/req_04-2026_-_dalva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4538/req_05-2026_-_dalva.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4539/req_06-2026_-_dalva.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4540/req_07-2026_-_dalva.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4562/req_08-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4563/req_09-2026_-_ricardo_e_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4567/req_10-2026_-_murilo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4568/req_11-2026_-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4569/req_12-2026_-fernanda_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4595/req_13-2026_-_bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4621/req_14-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4622/req_15-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4623/req_16-2026_-_bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4624/req_17-2026_-_bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4625/req_18-2026_-_murilo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4659/req_19-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4660/req_20-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4661/req_21-2026_-_ricardo_cintia_murilo_e_vizu_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4691/req_22-2026_-_gustavo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4690/req_23-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4703/req_24-2026-bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4704/req_25-2026-bello_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4741/req_26-2026_-_ricardo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4742/req_27-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4779/req_28-2026_-_vizu_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4780/req_29-2026__-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4827/req_30-2026_-_murilo_e_gustavo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4828/req_31-2026_-_cintia_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4535/moc_01-2026-fofo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4620/mocao_de_pesar_02-2026-_chupeta_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4695/mocao_de_pesar_03-2026_-_chupeta_e_demais_vereadores-baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4694/mocao_04-2026-fofo_chupeta_e_gustavo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4696/mocao_de_apoio_05-2026-ricardo_marcos_cintia_vizu_fernanda_juliano_e_murilo_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4786/mocao_06-2026-dalva_gustavo_e_demais_vereadores_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4566/ata_01a_sessao_ordinaria_2026_-_02-02-26.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4586/ata_02a_sessao_ordinaria_2026_-_19-02-26.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4596/ata_03a_sessao_ordinaria_2026_-_23-02-26.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4619/ata_04a_sessao_ordinaria_2026_-_02-03-26.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4657/ata_05a_sessao_ordinaria_2026_-_16-03-26.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4705/ata_06a_sessao_ordinaria_2026_-_23-03-26.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4743/ata_07a_sessao_ordinaria_2026_-_06-04-26.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4787/ata_08a_sessao_ordinaria_2026_-_13-04-26.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4803/ata_09a_sessao_ordinaria_2026_-_27-04-26.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4825/ata_10a_sessao_ordinaria_2026_-_04-05-26.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4550/ata_01a_sessao_extraordinaria_2026_-_28-01-26.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4597/ata_02a_sessao_extraordinaria_2026_-_23-02-26.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4606/parecer_da_jr_-_parecer_do_tcesp_-_2023_-_favoravel_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4618/parecer_focp_-_parecer_do_tcesp_-_2023_-_desfavoravel_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4635/parecer_sasma_-_parecer_do_tcesp_-_desfavoravel_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4636/parecer_ece_-_parecer_do_tcesp_-_2023_-_favoravel_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4517/of_006-26-exe_-_urg-ext_-_pl_001-26-exe.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4519/of_007-26-exe_-_urg-ext_-_pl_002-26-exe.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4565/of_17-26-exe_-_urg_-_plc_001-26-exe.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4580/of_18-26-exe_-_urg-extraor_-_pl_004-26-exe.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4614/of_21-2026-exe_-_urg-extra_-_pl_005-26-exe.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4608/of_24-2026-exe_-_urg-extra_-_pl_006-26-exe.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4641/of_26-26_-_urg-extr_-_pl_07-03-26_-_prot_16-03-26.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4642/of_29-26_-_urg-extr_-_pl_08-26_-_prot_13-03-26.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4615/of_31-2026-exe_-_urg-extra_-_pl_009-26-exe.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4616/of_32-2026-exe_-_urg-extra_-_pl_010-26-exe.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4643/of_33-26_-_urg-extr_-_pl_11-26_-_prot_16-03-26.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4650/of_35-26-exe_-_urg-extr_-_pl_12-26-exe.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4644/of_37-26_-_urg-extr_-_pl_13-26_-_prot_16-03-26.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4651/of_40-26-exe_-_urg-extr_-_pl_14-26-exe.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4656/of_42-26-exe_-_urg-extr_-_pl_15-26-exe.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4674/of_46-26-exe_-_urg-extr_-pl_16-26-exe.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4688/of_49-26-exe_-_urg-extr_-_pl_17-26-exe.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4693/of_51-26-exe_-_urg-extr_-_pl_18-26-exe.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4718/of_52-26-exe_-_urg-extr_-_pl_19-26-exe.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4739/of_58-26-exe_-_urg-extr_-_pl_20-26.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4759/of_60-26-exe_-_urg-extr_-_pl_21-26-exe.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4760/of_61-26-exe_-_urg-extr_-_pl_22-26-exe.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4761/of_62-26-exe_-_urg-extr_-_pl_23-26-exe.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4784/of_72-26-exe_-_urg-extr_-_pl_24-26-exe.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4799/of_74-26-exe_-_urg-extr_-_pl_25-26-exe.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4810/of_83-26-exe_-_urg-extr_-_pl_28-26-exe.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4811/of_84-26-exe_-_urg-extr_-_pl_29-26-exe.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4528/requerimento_de_urgencia_-_pl_001-26-leg.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4645/requerimento_de_urgencia__-_pres_002-26-leg.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4668/parecer_jr_-__pl_005-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4765/parecer_jr_-__pl_06-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4724/parecer_jr_-__pl_07-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4725/parecer_jr_-__pl_08-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4669/parecer_jr_-__pl_009-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4670/parecer_jr_-__pl_010-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4726/parecer_jr_-__pl_11-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4727/parecer_jr_-__pl_12-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4728/parecer_jr_-__pl_14-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4729/parecer_jr_-__pl_15-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4762/parecer_jr_-__pl_16-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4763/parecer_jr_-__pl_17-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4764/parecer_jr_-__pl_18-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4802/parecer_jr_-__pl_19-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4815/parecer_jr_-__pl_22-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4818/parecer_jr_-__pl_23-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4821/parecer_jr_-__pl_24-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4531/parecer_jr_-__pl_001-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4653/parecer_jr_-__pl_002-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4766/parecer_jr_-__pl_003-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4813/parecer_jr_-__pl_004-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4654/parecer_jr_-__pres_001-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4730/parecer_jr_-__pres_002-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2025/4557/parecer_jr_-__pdl_001-25_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4605/parecer_jr_-__pec_01-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4652/parecer_jr_-__pec_02-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4682/parecer_focp_-_pl_05-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4769/parecer_focp_-_pl_006-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4737/parecer_focp_-_pl_007-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4736/parecer_focp_-_pl_008-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4679/parecer_focp_-_pl_009-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4680/parecer_focp_-_pl_10-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4735/parecer_focp_-_pl_11-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4734/parecer_focp_-_pl_012-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4733/parecer_focp_-_pl_014-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4732/parecer_focp_-_pl_015-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4770/parecer_focp_-_pl_16-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4771/parecer_focp_-_pl_17-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4772/parecer_focp_-_pl_18-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4800/parecer_focp_-_pl_19-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4816/parecer_focp_-_pl_22-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4819/parecer_focp_-_pl_23-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4822/parecer_focp_-_pl_24-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4842/parecer_focp_-_pl_25-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4773/parecer_focp_-_pl_75-25-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4532/parecer_focp_-_pl_001-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4677/parecer_focp_-_pl_02-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4767/parecer_focp_-_pl_03-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4814/parecer_focp_-_pl_04-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4678/parecer_focp_-_pres_01-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4731/parecer_focp_-_pres_02-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4843/parecer_focp_-_pres_03-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2025/4558/parecer_focp_-_pdl_001-25_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4617/parecer_focp_-_pec_01-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4676/parecer_focp_-_pec_02-26-leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4556/parecer_focp_-_pec_002-25-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4720/parecer_ece_-_pl__07-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4721/parecer_ece_-_pl__08-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4683/parecer_ece_-_pl__009-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4684/parecer_ece_-_pl__10-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4722/parecer_ece_-_pl__12-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4723/parecer_ece_-_pl__14-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4776/parecer_ece_-_pl__16-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4777/parecer_ece_-_pl__18-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4817/parecer_ece_-_pl__22-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4820/parecer_ece_-_pl__23-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4672/parecer_ece_-_pl__002-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4775/parecer_ece_-_pl__003-26_-_leg_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4686/parecer_sasma_-_pl_005-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4778/parecer_sasma_-_pl_06-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4719/parecer_sasma_-_pl_11-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4781/parecer_sasma_-_pl_17-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4801/parecer_sasma_-_pl_19-26_-_exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4844/parecer_sasma_-_pl_25-26-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4823/parecer_sasma_-_pl_75-25-exe_-_baixado_em_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/sapl/public/materialegislativa/2026/4829/oficio_n_091_2026_solicita_para_seops_25_dias_dilacao_prazo_requerimento_27_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardinopolis.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H161"/>
+  <dimension ref="A1:H327"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="180.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2663,3706 +3974,8019 @@
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H20" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>85</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="D21" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" t="s">
+        <v>29</v>
+      </c>
+      <c r="F22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B22" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" t="s">
+        <v>29</v>
+      </c>
+      <c r="F23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H23" t="s">
         <v>95</v>
-      </c>
-[...19 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="F24" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D25" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="F25" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="D26" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F26" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="F26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>107</v>
       </c>
       <c r="D27" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="F27" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="H27" t="s">
-        <v>113</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>110</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="F28" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="H28" t="s">
-        <v>116</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>44</v>
+        <v>113</v>
       </c>
       <c r="D29" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="F29" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="H29" t="s">
-        <v>119</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="D30" t="s">
-        <v>121</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="F30" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="H30" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D31" t="s">
-        <v>126</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="F31" t="s">
-        <v>128</v>
+        <v>24</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H31" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="D32" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" t="s">
+        <v>29</v>
+      </c>
+      <c r="F32" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H32" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E33" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F33" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="H33" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E34" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F34" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H34" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F35" t="s">
         <v>138</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="H35" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D36" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F36" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>145</v>
+      </c>
+      <c r="E37" t="s">
+        <v>146</v>
+      </c>
+      <c r="F37" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B37" t="s">
-[...11 lines deleted...]
-      <c r="F37" t="s">
+      <c r="H37" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" t="s">
+        <v>146</v>
+      </c>
+      <c r="F38" t="s">
+        <v>130</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H38" t="s">
         <v>151</v>
-      </c>
-[...19 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>152</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39" t="s">
+        <v>145</v>
+      </c>
+      <c r="E39" t="s">
+        <v>146</v>
+      </c>
+      <c r="F39" t="s">
+        <v>130</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H39" t="s">
         <v>154</v>
-      </c>
-[...19 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>156</v>
+      </c>
+      <c r="E40" t="s">
         <v>157</v>
       </c>
-      <c r="B40" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>92</v>
+        <v>158</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H40" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="D41" t="s">
-        <v>126</v>
+        <v>156</v>
       </c>
       <c r="E41" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F41" t="s">
-        <v>92</v>
+        <v>162</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H41" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="E42" t="s">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="F42" t="s">
-        <v>92</v>
+        <v>130</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="H42" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>170</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
         <v>166</v>
       </c>
-      <c r="B43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43" t="s">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="F43" t="s">
-        <v>92</v>
+        <v>130</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="H43" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="E44" t="s">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="F44" t="s">
-        <v>92</v>
+        <v>130</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="H44" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="D45" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="E45" t="s">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="F45" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="H45" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="D46" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="E46" t="s">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="F46" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="H46" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>179</v>
+        <v>48</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="E47" t="s">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="F47" t="s">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H47" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>184</v>
+        <v>52</v>
       </c>
       <c r="D48" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="E48" t="s">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="F48" t="s">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H48" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>188</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>126</v>
+        <v>189</v>
       </c>
       <c r="E49" t="s">
-        <v>127</v>
+        <v>190</v>
       </c>
       <c r="F49" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="H49" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>192</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>126</v>
+        <v>194</v>
       </c>
       <c r="E50" t="s">
-        <v>127</v>
+        <v>195</v>
       </c>
       <c r="F50" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H50" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>199</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>194</v>
+      </c>
+      <c r="E51" t="s">
+        <v>195</v>
+      </c>
+      <c r="F51" t="s">
         <v>196</v>
       </c>
-      <c r="B51" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G51" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H51" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>201</v>
+        <v>36</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>194</v>
       </c>
       <c r="E52" t="s">
-        <v>127</v>
+        <v>195</v>
       </c>
       <c r="F52" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H52" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>205</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53" t="s">
+        <v>194</v>
+      </c>
+      <c r="E53" t="s">
+        <v>195</v>
+      </c>
+      <c r="F53" t="s">
         <v>206</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H53" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>209</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
+        <v>44</v>
+      </c>
+      <c r="D54" t="s">
+        <v>194</v>
+      </c>
+      <c r="E54" t="s">
+        <v>195</v>
+      </c>
+      <c r="F54" t="s">
+        <v>206</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>212</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>48</v>
+      </c>
+      <c r="D55" t="s">
+        <v>194</v>
+      </c>
+      <c r="E55" t="s">
+        <v>195</v>
+      </c>
+      <c r="F55" t="s">
+        <v>196</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="H55" t="s">
         <v>214</v>
-      </c>
-[...13 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>215</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>52</v>
+      </c>
+      <c r="D56" t="s">
+        <v>194</v>
+      </c>
+      <c r="E56" t="s">
+        <v>195</v>
+      </c>
+      <c r="F56" t="s">
+        <v>216</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H56" t="s">
         <v>218</v>
-      </c>
-[...19 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>224</v>
+        <v>56</v>
       </c>
       <c r="D57" t="s">
-        <v>126</v>
+        <v>194</v>
       </c>
       <c r="E57" t="s">
-        <v>127</v>
+        <v>195</v>
       </c>
       <c r="F57" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="H57" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>228</v>
+        <v>59</v>
       </c>
       <c r="D58" t="s">
-        <v>126</v>
+        <v>194</v>
       </c>
       <c r="E58" t="s">
-        <v>127</v>
+        <v>195</v>
       </c>
       <c r="F58" t="s">
-        <v>229</v>
+        <v>134</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="H58" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>233</v>
+        <v>62</v>
       </c>
       <c r="D59" t="s">
-        <v>126</v>
+        <v>194</v>
       </c>
       <c r="E59" t="s">
-        <v>127</v>
+        <v>195</v>
       </c>
       <c r="F59" t="s">
-        <v>234</v>
+        <v>134</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="H59" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>238</v>
+        <v>65</v>
       </c>
       <c r="D60" t="s">
-        <v>126</v>
+        <v>194</v>
       </c>
       <c r="E60" t="s">
-        <v>127</v>
+        <v>195</v>
       </c>
       <c r="F60" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="H60" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D61" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E61" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F61" t="s">
-        <v>244</v>
+        <v>134</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="H61" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="D62" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E62" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F62" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="H62" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D63" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E63" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F63" t="s">
-        <v>92</v>
+        <v>134</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="H63" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="D64" t="s">
+        <v>194</v>
+      </c>
+      <c r="E64" t="s">
+        <v>195</v>
+      </c>
+      <c r="F64" t="s">
+        <v>196</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H64" t="s">
         <v>242</v>
-      </c>
-[...10 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>256</v>
+        <v>243</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="D65" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E65" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F65" t="s">
-        <v>92</v>
+        <v>196</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="H65" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="D66" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E66" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F66" t="s">
-        <v>92</v>
+        <v>247</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="H66" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>52</v>
+        <v>90</v>
       </c>
       <c r="D67" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E67" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F67" t="s">
-        <v>92</v>
+        <v>247</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="H67" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="D68" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E68" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F68" t="s">
-        <v>244</v>
+        <v>196</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="H68" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="D69" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E69" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F69" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="H69" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>62</v>
+        <v>101</v>
       </c>
       <c r="D70" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E70" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F70" t="s">
-        <v>220</v>
+        <v>257</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="H70" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>65</v>
+        <v>104</v>
       </c>
       <c r="D71" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E71" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F71" t="s">
-        <v>128</v>
+        <v>264</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="H71" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="D72" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E72" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F72" t="s">
-        <v>128</v>
+        <v>196</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="H72" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="D73" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E73" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F73" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="H73" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>76</v>
+        <v>113</v>
       </c>
       <c r="D74" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E74" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F74" t="s">
-        <v>244</v>
+        <v>274</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="H74" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>79</v>
+        <v>278</v>
       </c>
       <c r="D75" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E75" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F75" t="s">
-        <v>244</v>
+        <v>279</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="H75" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>82</v>
+        <v>283</v>
       </c>
       <c r="D76" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E76" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F76" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="H76" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>179</v>
+        <v>116</v>
       </c>
       <c r="D77" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E77" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F77" t="s">
-        <v>215</v>
+        <v>287</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="H77" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>184</v>
+        <v>120</v>
       </c>
       <c r="D78" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E78" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F78" t="s">
-        <v>220</v>
+        <v>291</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="H78" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>188</v>
+        <v>124</v>
       </c>
       <c r="D79" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E79" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F79" t="s">
-        <v>244</v>
+        <v>206</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="H79" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>192</v>
+        <v>298</v>
       </c>
       <c r="D80" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E80" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F80" t="s">
-        <v>244</v>
+        <v>196</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="H80" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>197</v>
+        <v>302</v>
       </c>
       <c r="D81" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="E81" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="F81" t="s">
-        <v>306</v>
+        <v>196</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="H81" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>10</v>
+        <v>306</v>
       </c>
       <c r="D82" t="s">
-        <v>310</v>
+        <v>194</v>
       </c>
       <c r="E82" t="s">
-        <v>311</v>
+        <v>195</v>
       </c>
       <c r="F82" t="s">
-        <v>180</v>
+        <v>264</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="H82" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>17</v>
+        <v>310</v>
       </c>
       <c r="D83" t="s">
-        <v>310</v>
+        <v>194</v>
       </c>
       <c r="E83" t="s">
+        <v>195</v>
+      </c>
+      <c r="F83" t="s">
+        <v>158</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="F83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H83" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>10</v>
+        <v>314</v>
       </c>
       <c r="D84" t="s">
-        <v>319</v>
+        <v>194</v>
       </c>
       <c r="E84" t="s">
-        <v>320</v>
+        <v>195</v>
       </c>
       <c r="F84" t="s">
-        <v>321</v>
+        <v>274</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="H84" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>17</v>
+        <v>318</v>
       </c>
       <c r="D85" t="s">
+        <v>194</v>
+      </c>
+      <c r="E85" t="s">
+        <v>195</v>
+      </c>
+      <c r="F85" t="s">
+        <v>274</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="E85" t="s">
+      <c r="H85" t="s">
         <v>320</v>
-      </c>
-[...7 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>36</v>
+        <v>322</v>
       </c>
       <c r="D86" t="s">
-        <v>319</v>
+        <v>194</v>
       </c>
       <c r="E86" t="s">
-        <v>320</v>
+        <v>195</v>
       </c>
       <c r="F86" t="s">
-        <v>321</v>
+        <v>274</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H86" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>40</v>
+        <v>326</v>
       </c>
       <c r="D87" t="s">
-        <v>319</v>
+        <v>194</v>
       </c>
       <c r="E87" t="s">
-        <v>320</v>
+        <v>195</v>
       </c>
       <c r="F87" t="s">
-        <v>321</v>
+        <v>274</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="H87" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>44</v>
+        <v>330</v>
       </c>
       <c r="D88" t="s">
-        <v>319</v>
+        <v>194</v>
       </c>
       <c r="E88" t="s">
-        <v>320</v>
+        <v>195</v>
       </c>
       <c r="F88" t="s">
-        <v>321</v>
+        <v>264</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="H88" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>333</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>334</v>
+      </c>
+      <c r="D89" t="s">
+        <v>194</v>
+      </c>
+      <c r="E89" t="s">
+        <v>195</v>
+      </c>
+      <c r="F89" t="s">
+        <v>335</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="B89" t="s">
-[...5 lines deleted...]
-      <c r="D89" t="s">
+      <c r="H89" t="s">
         <v>337</v>
-      </c>
-[...10 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>338</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>339</v>
+      </c>
+      <c r="D90" t="s">
+        <v>194</v>
+      </c>
+      <c r="E90" t="s">
+        <v>195</v>
+      </c>
+      <c r="F90" t="s">
+        <v>264</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H90" t="s">
         <v>341</v>
-      </c>
-[...19 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>342</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>343</v>
+      </c>
+      <c r="D91" t="s">
+        <v>194</v>
+      </c>
+      <c r="E91" t="s">
+        <v>195</v>
+      </c>
+      <c r="F91" t="s">
+        <v>216</v>
+      </c>
+      <c r="G91" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="H91" t="s">
         <v>345</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>346</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>347</v>
+      </c>
+      <c r="E92" t="s">
+        <v>348</v>
+      </c>
+      <c r="F92" t="s">
+        <v>349</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H92" t="s">
         <v>351</v>
-      </c>
-[...19 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>345</v>
+        <v>17</v>
       </c>
       <c r="D93" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="E93" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="F93" t="s">
-        <v>360</v>
+        <v>196</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="H93" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>345</v>
+        <v>36</v>
       </c>
       <c r="D94" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="E94" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="F94" t="s">
-        <v>366</v>
+        <v>134</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>367</v>
+        <v>356</v>
       </c>
       <c r="H94" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D95" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
       <c r="E95" t="s">
-        <v>371</v>
+        <v>348</v>
       </c>
       <c r="F95" t="s">
-        <v>372</v>
+        <v>134</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="H95" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D96" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
       <c r="E96" t="s">
-        <v>371</v>
+        <v>348</v>
       </c>
       <c r="F96" t="s">
-        <v>372</v>
+        <v>134</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="H96" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="D97" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
       <c r="E97" t="s">
-        <v>371</v>
+        <v>348</v>
       </c>
       <c r="F97" t="s">
-        <v>372</v>
+        <v>134</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="H97" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="D98" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
       <c r="E98" t="s">
-        <v>371</v>
+        <v>348</v>
       </c>
       <c r="F98" t="s">
-        <v>380</v>
+        <v>134</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="H98" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="D99" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
       <c r="E99" t="s">
+        <v>348</v>
+      </c>
+      <c r="F99" t="s">
+        <v>349</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="F99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H99" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D100" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E100" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F100" t="s">
-        <v>24</v>
+        <v>374</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="H100" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D101" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E101" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F101" t="s">
-        <v>24</v>
+        <v>279</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="H101" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="D102" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E102" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F102" t="s">
-        <v>24</v>
+        <v>196</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="H102" t="s">
-        <v>394</v>
+        <v>382</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="D103" t="s">
+        <v>347</v>
+      </c>
+      <c r="E103" t="s">
+        <v>348</v>
+      </c>
+      <c r="F103" t="s">
+        <v>196</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H103" t="s">
         <v>385</v>
-      </c>
-[...10 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="D104" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E104" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F104" t="s">
-        <v>24</v>
+        <v>274</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
       <c r="H104" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D105" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E105" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F105" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>402</v>
+        <v>390</v>
       </c>
       <c r="H105" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="D106" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E106" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F106" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="H106" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="D107" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E107" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F107" t="s">
-        <v>24</v>
+        <v>274</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>408</v>
+        <v>396</v>
       </c>
       <c r="H107" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="D108" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E108" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F108" t="s">
-        <v>24</v>
+        <v>274</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="H108" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>413</v>
+        <v>401</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="D109" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E109" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F109" t="s">
-        <v>24</v>
+        <v>279</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
       <c r="H109" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="D110" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E110" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F110" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>417</v>
+        <v>405</v>
       </c>
       <c r="H110" t="s">
-        <v>418</v>
+        <v>406</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>419</v>
+        <v>407</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="D111" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E111" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F111" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>420</v>
+        <v>408</v>
       </c>
       <c r="H111" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="D112" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E112" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F112" t="s">
-        <v>24</v>
+        <v>411</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="H112" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="D113" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E113" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F113" t="s">
-        <v>24</v>
+        <v>216</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="H113" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>79</v>
+        <v>107</v>
       </c>
       <c r="D114" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E114" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F114" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="H114" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="D115" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E115" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F115" t="s">
-        <v>24</v>
+        <v>274</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="H115" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>435</v>
+        <v>113</v>
       </c>
       <c r="D116" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E116" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F116" t="s">
-        <v>88</v>
+        <v>274</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="H116" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>439</v>
+        <v>278</v>
       </c>
       <c r="D117" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E117" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F117" t="s">
-        <v>88</v>
+        <v>257</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="H117" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>10</v>
+        <v>283</v>
       </c>
       <c r="D118" t="s">
-        <v>443</v>
+        <v>347</v>
       </c>
       <c r="E118" t="s">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="F118" t="s">
-        <v>92</v>
+        <v>349</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>373</v>
+        <v>430</v>
       </c>
       <c r="H118" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>17</v>
+        <v>116</v>
       </c>
       <c r="D119" t="s">
-        <v>443</v>
+        <v>347</v>
       </c>
       <c r="E119" t="s">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="F119" t="s">
-        <v>92</v>
+        <v>158</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>373</v>
+        <v>433</v>
       </c>
       <c r="H119" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D120" t="s">
-        <v>449</v>
+        <v>347</v>
       </c>
       <c r="E120" t="s">
-        <v>450</v>
+        <v>348</v>
       </c>
       <c r="F120" t="s">
-        <v>92</v>
+        <v>349</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>373</v>
+        <v>436</v>
       </c>
       <c r="H120" t="s">
-        <v>451</v>
+        <v>437</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>452</v>
+        <v>438</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="D121" t="s">
-        <v>449</v>
+        <v>347</v>
       </c>
       <c r="E121" t="s">
-        <v>450</v>
+        <v>348</v>
       </c>
       <c r="F121" t="s">
-        <v>92</v>
+        <v>439</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>373</v>
+        <v>440</v>
       </c>
       <c r="H121" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>44</v>
+        <v>298</v>
       </c>
       <c r="D122" t="s">
-        <v>455</v>
+        <v>347</v>
       </c>
       <c r="E122" t="s">
-        <v>456</v>
+        <v>348</v>
       </c>
       <c r="F122" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>457</v>
+        <v>443</v>
       </c>
       <c r="H122" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D123" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="E123" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="F123" t="s">
-        <v>348</v>
+        <v>247</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="H123" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="D124" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="E124" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="F124" t="s">
-        <v>348</v>
+        <v>451</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>373</v>
+        <v>452</v>
       </c>
       <c r="H124" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D125" t="s">
-        <v>465</v>
+        <v>446</v>
       </c>
       <c r="E125" t="s">
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="F125" t="s">
-        <v>348</v>
+        <v>455</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="H125" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D126" t="s">
-        <v>465</v>
+        <v>446</v>
       </c>
       <c r="E126" t="s">
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="F126" t="s">
-        <v>348</v>
+        <v>459</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="H126" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D127" t="s">
-        <v>473</v>
+        <v>446</v>
       </c>
       <c r="E127" t="s">
-        <v>474</v>
+        <v>447</v>
       </c>
       <c r="F127" t="s">
-        <v>348</v>
+        <v>463</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="H127" t="s">
-        <v>476</v>
+        <v>465</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D128" t="s">
-        <v>478</v>
+        <v>446</v>
       </c>
       <c r="E128" t="s">
-        <v>479</v>
+        <v>447</v>
       </c>
       <c r="F128" t="s">
-        <v>193</v>
+        <v>467</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="H128" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>10</v>
       </c>
       <c r="D129" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="E129" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="F129" t="s">
-        <v>348</v>
+        <v>473</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="H129" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>17</v>
       </c>
       <c r="D130" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="E130" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="F130" t="s">
-        <v>348</v>
+        <v>473</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="H130" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D131" t="s">
-        <v>491</v>
+        <v>471</v>
       </c>
       <c r="E131" t="s">
-        <v>492</v>
+        <v>472</v>
       </c>
       <c r="F131" t="s">
-        <v>354</v>
+        <v>473</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="H131" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D132" t="s">
-        <v>495</v>
+        <v>471</v>
       </c>
       <c r="E132" t="s">
-        <v>496</v>
+        <v>472</v>
       </c>
       <c r="F132" t="s">
-        <v>354</v>
+        <v>473</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="H132" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D133" t="s">
-        <v>499</v>
+        <v>471</v>
       </c>
       <c r="E133" t="s">
-        <v>500</v>
+        <v>472</v>
       </c>
       <c r="F133" t="s">
-        <v>354</v>
+        <v>473</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>501</v>
+        <v>486</v>
       </c>
       <c r="H133" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>502</v>
+        <v>488</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D134" t="s">
-        <v>503</v>
+        <v>471</v>
       </c>
       <c r="E134" t="s">
-        <v>504</v>
+        <v>472</v>
       </c>
       <c r="F134" t="s">
-        <v>354</v>
+        <v>473</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
       <c r="H134" t="s">
-        <v>506</v>
+        <v>490</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>507</v>
+        <v>491</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="D135" t="s">
-        <v>508</v>
+        <v>471</v>
       </c>
       <c r="E135" t="s">
-        <v>509</v>
+        <v>472</v>
       </c>
       <c r="F135" t="s">
-        <v>366</v>
+        <v>473</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>510</v>
+        <v>492</v>
       </c>
       <c r="H135" t="s">
-        <v>511</v>
+        <v>493</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>512</v>
+        <v>494</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D136" t="s">
-        <v>513</v>
+        <v>471</v>
       </c>
       <c r="E136" t="s">
-        <v>514</v>
+        <v>472</v>
       </c>
       <c r="F136" t="s">
-        <v>366</v>
+        <v>473</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="H136" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>516</v>
+        <v>497</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D137" t="s">
-        <v>517</v>
+        <v>471</v>
       </c>
       <c r="E137" t="s">
-        <v>518</v>
+        <v>472</v>
       </c>
       <c r="F137" t="s">
-        <v>92</v>
+        <v>473</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>373</v>
+        <v>498</v>
       </c>
       <c r="H137" t="s">
-        <v>519</v>
+        <v>499</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D138" t="s">
-        <v>521</v>
+        <v>471</v>
       </c>
       <c r="E138" t="s">
-        <v>522</v>
+        <v>472</v>
       </c>
       <c r="F138" t="s">
-        <v>92</v>
+        <v>473</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>373</v>
+        <v>501</v>
       </c>
       <c r="H138" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D139" t="s">
-        <v>521</v>
+        <v>504</v>
       </c>
       <c r="E139" t="s">
-        <v>522</v>
+        <v>505</v>
       </c>
       <c r="F139" t="s">
-        <v>92</v>
+        <v>473</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>373</v>
+        <v>506</v>
       </c>
       <c r="H139" t="s">
-        <v>525</v>
+        <v>507</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>526</v>
+        <v>508</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D140" t="s">
-        <v>521</v>
+        <v>504</v>
       </c>
       <c r="E140" t="s">
-        <v>522</v>
+        <v>505</v>
       </c>
       <c r="F140" t="s">
-        <v>92</v>
+        <v>473</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>373</v>
+        <v>509</v>
       </c>
       <c r="H140" t="s">
-        <v>527</v>
+        <v>510</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>40</v>
+        <v>512</v>
       </c>
       <c r="D141" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="E141" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="F141" t="s">
-        <v>92</v>
+        <v>515</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>373</v>
+        <v>516</v>
       </c>
       <c r="H141" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>530</v>
+        <v>518</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>44</v>
+        <v>512</v>
       </c>
       <c r="D142" t="s">
+        <v>519</v>
+      </c>
+      <c r="E142" t="s">
+        <v>520</v>
+      </c>
+      <c r="F142" t="s">
         <v>521</v>
       </c>
-      <c r="E142" t="s">
+      <c r="G142" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="F142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H142" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>10</v>
+        <v>512</v>
       </c>
       <c r="D143" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="E143" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="F143" t="s">
-        <v>92</v>
+        <v>527</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>373</v>
+        <v>528</v>
       </c>
       <c r="H143" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>10</v>
+        <v>512</v>
       </c>
       <c r="D144" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="E144" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="F144" t="s">
-        <v>92</v>
+        <v>533</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>373</v>
+        <v>534</v>
       </c>
       <c r="H144" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="E145" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="F145" t="s">
-        <v>92</v>
+        <v>158</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>373</v>
+        <v>539</v>
       </c>
       <c r="H145" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>17</v>
       </c>
       <c r="D146" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="E146" t="s">
+        <v>538</v>
+      </c>
+      <c r="F146" t="s">
+        <v>158</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H146" t="s">
         <v>542</v>
-      </c>
-[...7 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>36</v>
       </c>
       <c r="D147" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="E147" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="F147" t="s">
-        <v>92</v>
+        <v>158</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>373</v>
+        <v>539</v>
       </c>
       <c r="H147" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>545</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>40</v>
+      </c>
+      <c r="D148" t="s">
+        <v>537</v>
+      </c>
+      <c r="E148" t="s">
+        <v>538</v>
+      </c>
+      <c r="F148" t="s">
+        <v>546</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H148" t="s">
         <v>547</v>
-      </c>
-[...19 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D149" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="E149" t="s">
+        <v>538</v>
+      </c>
+      <c r="F149" t="s">
+        <v>274</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H149" t="s">
         <v>549</v>
-      </c>
-[...7 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>550</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" t="s">
+        <v>551</v>
+      </c>
+      <c r="E150" t="s">
+        <v>552</v>
+      </c>
+      <c r="F150" t="s">
+        <v>24</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>553</v>
-      </c>
-[...16 lines deleted...]
-        <v>373</v>
       </c>
       <c r="H150" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>555</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D151" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="E151" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="F151" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>373</v>
+        <v>556</v>
       </c>
       <c r="H151" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D152" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="E152" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="F152" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>373</v>
+        <v>559</v>
       </c>
       <c r="H152" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D153" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="E153" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="F153" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>373</v>
+        <v>562</v>
       </c>
       <c r="H153" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D154" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="E154" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="F154" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>373</v>
+        <v>565</v>
       </c>
       <c r="H154" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D155" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="E155" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="F155" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>373</v>
+        <v>568</v>
       </c>
       <c r="H155" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D156" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="E156" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="F156" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>373</v>
+        <v>571</v>
       </c>
       <c r="H156" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="D157" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="E157" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="F157" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>373</v>
+        <v>574</v>
       </c>
       <c r="H157" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="D158" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="E158" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="F158" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>373</v>
+        <v>577</v>
       </c>
       <c r="H158" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="D159" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="E159" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="F159" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>373</v>
+        <v>580</v>
       </c>
       <c r="H159" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D160" t="s">
-        <v>576</v>
+        <v>551</v>
       </c>
       <c r="E160" t="s">
-        <v>577</v>
+        <v>552</v>
       </c>
       <c r="F160" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>373</v>
+        <v>583</v>
       </c>
       <c r="H160" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
+        <v>69</v>
+      </c>
+      <c r="D161" t="s">
+        <v>551</v>
+      </c>
+      <c r="E161" t="s">
+        <v>552</v>
+      </c>
+      <c r="F161" t="s">
+        <v>24</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H161" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>588</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>72</v>
+      </c>
+      <c r="D162" t="s">
+        <v>551</v>
+      </c>
+      <c r="E162" t="s">
+        <v>552</v>
+      </c>
+      <c r="F162" t="s">
+        <v>24</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H162" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>591</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>76</v>
+      </c>
+      <c r="D163" t="s">
+        <v>551</v>
+      </c>
+      <c r="E163" t="s">
+        <v>552</v>
+      </c>
+      <c r="F163" t="s">
+        <v>24</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H163" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>594</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>79</v>
+      </c>
+      <c r="D164" t="s">
+        <v>551</v>
+      </c>
+      <c r="E164" t="s">
+        <v>552</v>
+      </c>
+      <c r="F164" t="s">
+        <v>24</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H164" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>597</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>82</v>
+      </c>
+      <c r="D165" t="s">
+        <v>551</v>
+      </c>
+      <c r="E165" t="s">
+        <v>552</v>
+      </c>
+      <c r="F165" t="s">
+        <v>24</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H165" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>600</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>86</v>
+      </c>
+      <c r="D166" t="s">
+        <v>551</v>
+      </c>
+      <c r="E166" t="s">
+        <v>552</v>
+      </c>
+      <c r="F166" t="s">
+        <v>24</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H166" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>603</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>90</v>
+      </c>
+      <c r="D167" t="s">
+        <v>551</v>
+      </c>
+      <c r="E167" t="s">
+        <v>552</v>
+      </c>
+      <c r="F167" t="s">
+        <v>24</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H167" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>606</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>93</v>
+      </c>
+      <c r="D168" t="s">
+        <v>551</v>
+      </c>
+      <c r="E168" t="s">
+        <v>552</v>
+      </c>
+      <c r="F168" t="s">
+        <v>24</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H168" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>609</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>97</v>
+      </c>
+      <c r="D169" t="s">
+        <v>551</v>
+      </c>
+      <c r="E169" t="s">
+        <v>552</v>
+      </c>
+      <c r="F169" t="s">
+        <v>24</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H169" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>612</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>101</v>
+      </c>
+      <c r="D170" t="s">
+        <v>551</v>
+      </c>
+      <c r="E170" t="s">
+        <v>552</v>
+      </c>
+      <c r="F170" t="s">
+        <v>24</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H170" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>615</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>104</v>
+      </c>
+      <c r="D171" t="s">
+        <v>551</v>
+      </c>
+      <c r="E171" t="s">
+        <v>552</v>
+      </c>
+      <c r="F171" t="s">
+        <v>24</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H171" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>618</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>107</v>
+      </c>
+      <c r="D172" t="s">
+        <v>551</v>
+      </c>
+      <c r="E172" t="s">
+        <v>552</v>
+      </c>
+      <c r="F172" t="s">
+        <v>24</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H172" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>621</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>110</v>
+      </c>
+      <c r="D173" t="s">
+        <v>551</v>
+      </c>
+      <c r="E173" t="s">
+        <v>552</v>
+      </c>
+      <c r="F173" t="s">
+        <v>24</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H173" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>624</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>113</v>
+      </c>
+      <c r="D174" t="s">
+        <v>551</v>
+      </c>
+      <c r="E174" t="s">
+        <v>552</v>
+      </c>
+      <c r="F174" t="s">
+        <v>24</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H174" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>627</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>116</v>
+      </c>
+      <c r="D175" t="s">
+        <v>551</v>
+      </c>
+      <c r="E175" t="s">
+        <v>552</v>
+      </c>
+      <c r="F175" t="s">
+        <v>24</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H175" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>630</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>120</v>
+      </c>
+      <c r="D176" t="s">
+        <v>551</v>
+      </c>
+      <c r="E176" t="s">
+        <v>552</v>
+      </c>
+      <c r="F176" t="s">
+        <v>24</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H176" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>633</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>634</v>
+      </c>
+      <c r="D177" t="s">
+        <v>551</v>
+      </c>
+      <c r="E177" t="s">
+        <v>552</v>
+      </c>
+      <c r="F177" t="s">
+        <v>130</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H177" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>637</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>638</v>
+      </c>
+      <c r="D178" t="s">
+        <v>551</v>
+      </c>
+      <c r="E178" t="s">
+        <v>552</v>
+      </c>
+      <c r="F178" t="s">
+        <v>130</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H178" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>641</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
         <v>10</v>
       </c>
-      <c r="D161" t="s">
-[...12 lines deleted...]
-        <v>582</v>
+      <c r="D179" t="s">
+        <v>642</v>
+      </c>
+      <c r="E179" t="s">
+        <v>643</v>
+      </c>
+      <c r="F179" t="s">
+        <v>134</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H179" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>645</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>17</v>
+      </c>
+      <c r="D180" t="s">
+        <v>642</v>
+      </c>
+      <c r="E180" t="s">
+        <v>643</v>
+      </c>
+      <c r="F180" t="s">
+        <v>134</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H180" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>647</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>36</v>
+      </c>
+      <c r="D181" t="s">
+        <v>642</v>
+      </c>
+      <c r="E181" t="s">
+        <v>643</v>
+      </c>
+      <c r="F181" t="s">
+        <v>134</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H181" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>649</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>40</v>
+      </c>
+      <c r="D182" t="s">
+        <v>642</v>
+      </c>
+      <c r="E182" t="s">
+        <v>643</v>
+      </c>
+      <c r="F182" t="s">
+        <v>134</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H182" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>651</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" t="s">
+        <v>652</v>
+      </c>
+      <c r="E183" t="s">
+        <v>653</v>
+      </c>
+      <c r="F183" t="s">
+        <v>134</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H183" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>655</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>17</v>
+      </c>
+      <c r="D184" t="s">
+        <v>652</v>
+      </c>
+      <c r="E184" t="s">
+        <v>653</v>
+      </c>
+      <c r="F184" t="s">
+        <v>134</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H184" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>657</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>44</v>
+      </c>
+      <c r="D185" t="s">
+        <v>658</v>
+      </c>
+      <c r="E185" t="s">
+        <v>659</v>
+      </c>
+      <c r="F185" t="s">
+        <v>515</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H185" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>662</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>48</v>
+      </c>
+      <c r="D186" t="s">
+        <v>658</v>
+      </c>
+      <c r="E186" t="s">
+        <v>659</v>
+      </c>
+      <c r="F186" t="s">
+        <v>515</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H186" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>665</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>52</v>
+      </c>
+      <c r="D187" t="s">
+        <v>658</v>
+      </c>
+      <c r="E187" t="s">
+        <v>659</v>
+      </c>
+      <c r="F187" t="s">
+        <v>515</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H187" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>668</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>56</v>
+      </c>
+      <c r="D188" t="s">
+        <v>658</v>
+      </c>
+      <c r="E188" t="s">
+        <v>659</v>
+      </c>
+      <c r="F188" t="s">
+        <v>515</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H188" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>671</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>59</v>
+      </c>
+      <c r="D189" t="s">
+        <v>658</v>
+      </c>
+      <c r="E189" t="s">
+        <v>659</v>
+      </c>
+      <c r="F189" t="s">
+        <v>515</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H189" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>674</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>62</v>
+      </c>
+      <c r="D190" t="s">
+        <v>658</v>
+      </c>
+      <c r="E190" t="s">
+        <v>659</v>
+      </c>
+      <c r="F190" t="s">
+        <v>515</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H190" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>677</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>65</v>
+      </c>
+      <c r="D191" t="s">
+        <v>658</v>
+      </c>
+      <c r="E191" t="s">
+        <v>659</v>
+      </c>
+      <c r="F191" t="s">
+        <v>515</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H191" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>680</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>69</v>
+      </c>
+      <c r="D192" t="s">
+        <v>658</v>
+      </c>
+      <c r="E192" t="s">
+        <v>659</v>
+      </c>
+      <c r="F192" t="s">
+        <v>515</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H192" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>683</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>76</v>
+      </c>
+      <c r="D193" t="s">
+        <v>658</v>
+      </c>
+      <c r="E193" t="s">
+        <v>659</v>
+      </c>
+      <c r="F193" t="s">
+        <v>515</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H193" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>686</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>79</v>
+      </c>
+      <c r="D194" t="s">
+        <v>658</v>
+      </c>
+      <c r="E194" t="s">
+        <v>659</v>
+      </c>
+      <c r="F194" t="s">
+        <v>515</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H194" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>689</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>82</v>
+      </c>
+      <c r="D195" t="s">
+        <v>658</v>
+      </c>
+      <c r="E195" t="s">
+        <v>659</v>
+      </c>
+      <c r="F195" t="s">
+        <v>515</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H195" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>692</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>86</v>
+      </c>
+      <c r="D196" t="s">
+        <v>658</v>
+      </c>
+      <c r="E196" t="s">
+        <v>659</v>
+      </c>
+      <c r="F196" t="s">
+        <v>515</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H196" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>695</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>90</v>
+      </c>
+      <c r="D197" t="s">
+        <v>658</v>
+      </c>
+      <c r="E197" t="s">
+        <v>659</v>
+      </c>
+      <c r="F197" t="s">
+        <v>515</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H197" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>698</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>93</v>
+      </c>
+      <c r="D198" t="s">
+        <v>658</v>
+      </c>
+      <c r="E198" t="s">
+        <v>659</v>
+      </c>
+      <c r="F198" t="s">
+        <v>515</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H198" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>701</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>104</v>
+      </c>
+      <c r="D199" t="s">
+        <v>658</v>
+      </c>
+      <c r="E199" t="s">
+        <v>659</v>
+      </c>
+      <c r="F199" t="s">
+        <v>515</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H199" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>704</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>107</v>
+      </c>
+      <c r="D200" t="s">
+        <v>658</v>
+      </c>
+      <c r="E200" t="s">
+        <v>659</v>
+      </c>
+      <c r="F200" t="s">
+        <v>515</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H200" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>707</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>110</v>
+      </c>
+      <c r="D201" t="s">
+        <v>658</v>
+      </c>
+      <c r="E201" t="s">
+        <v>659</v>
+      </c>
+      <c r="F201" t="s">
+        <v>515</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H201" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>710</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>113</v>
+      </c>
+      <c r="D202" t="s">
+        <v>658</v>
+      </c>
+      <c r="E202" t="s">
+        <v>659</v>
+      </c>
+      <c r="F202" t="s">
+        <v>515</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H202" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>712</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203" t="s">
+        <v>713</v>
+      </c>
+      <c r="E203" t="s">
+        <v>714</v>
+      </c>
+      <c r="F203" t="s">
+        <v>515</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H203" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>717</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>17</v>
+      </c>
+      <c r="D204" t="s">
+        <v>713</v>
+      </c>
+      <c r="E204" t="s">
+        <v>714</v>
+      </c>
+      <c r="F204" t="s">
+        <v>515</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H204" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>720</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>36</v>
+      </c>
+      <c r="D205" t="s">
+        <v>713</v>
+      </c>
+      <c r="E205" t="s">
+        <v>714</v>
+      </c>
+      <c r="F205" t="s">
+        <v>515</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H205" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>723</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>40</v>
+      </c>
+      <c r="D206" t="s">
+        <v>713</v>
+      </c>
+      <c r="E206" t="s">
+        <v>714</v>
+      </c>
+      <c r="F206" t="s">
+        <v>515</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H206" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>726</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>10</v>
+      </c>
+      <c r="D207" t="s">
+        <v>727</v>
+      </c>
+      <c r="E207" t="s">
+        <v>728</v>
+      </c>
+      <c r="F207" t="s">
+        <v>515</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H207" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>731</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>17</v>
+      </c>
+      <c r="D208" t="s">
+        <v>727</v>
+      </c>
+      <c r="E208" t="s">
+        <v>728</v>
+      </c>
+      <c r="F208" t="s">
+        <v>515</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H208" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>734</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>36</v>
+      </c>
+      <c r="D209" t="s">
+        <v>727</v>
+      </c>
+      <c r="E209" t="s">
+        <v>728</v>
+      </c>
+      <c r="F209" t="s">
+        <v>515</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H209" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>736</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>10</v>
+      </c>
+      <c r="D210" t="s">
+        <v>737</v>
+      </c>
+      <c r="E210" t="s">
+        <v>738</v>
+      </c>
+      <c r="F210" t="s">
+        <v>257</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H210" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>741</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>10</v>
+      </c>
+      <c r="D211" t="s">
+        <v>742</v>
+      </c>
+      <c r="E211" t="s">
+        <v>743</v>
+      </c>
+      <c r="F211" t="s">
+        <v>515</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H211" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>746</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>17</v>
+      </c>
+      <c r="D212" t="s">
+        <v>742</v>
+      </c>
+      <c r="E212" t="s">
+        <v>743</v>
+      </c>
+      <c r="F212" t="s">
+        <v>515</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H212" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>749</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>44</v>
+      </c>
+      <c r="D213" t="s">
+        <v>750</v>
+      </c>
+      <c r="E213" t="s">
+        <v>751</v>
+      </c>
+      <c r="F213" t="s">
+        <v>521</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H213" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>753</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>48</v>
+      </c>
+      <c r="D214" t="s">
+        <v>750</v>
+      </c>
+      <c r="E214" t="s">
+        <v>751</v>
+      </c>
+      <c r="F214" t="s">
+        <v>521</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H214" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>755</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>52</v>
+      </c>
+      <c r="D215" t="s">
+        <v>750</v>
+      </c>
+      <c r="E215" t="s">
+        <v>751</v>
+      </c>
+      <c r="F215" t="s">
+        <v>521</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H215" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>757</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>56</v>
+      </c>
+      <c r="D216" t="s">
+        <v>750</v>
+      </c>
+      <c r="E216" t="s">
+        <v>751</v>
+      </c>
+      <c r="F216" t="s">
+        <v>521</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H216" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>759</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>59</v>
+      </c>
+      <c r="D217" t="s">
+        <v>750</v>
+      </c>
+      <c r="E217" t="s">
+        <v>751</v>
+      </c>
+      <c r="F217" t="s">
+        <v>533</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H217" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>761</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>62</v>
+      </c>
+      <c r="D218" t="s">
+        <v>750</v>
+      </c>
+      <c r="E218" t="s">
+        <v>751</v>
+      </c>
+      <c r="F218" t="s">
+        <v>533</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H218" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>763</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>65</v>
+      </c>
+      <c r="D219" t="s">
+        <v>750</v>
+      </c>
+      <c r="E219" t="s">
+        <v>751</v>
+      </c>
+      <c r="F219" t="s">
+        <v>521</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H219" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>765</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>69</v>
+      </c>
+      <c r="D220" t="s">
+        <v>750</v>
+      </c>
+      <c r="E220" t="s">
+        <v>751</v>
+      </c>
+      <c r="F220" t="s">
+        <v>521</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H220" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>767</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>76</v>
+      </c>
+      <c r="D221" t="s">
+        <v>750</v>
+      </c>
+      <c r="E221" t="s">
+        <v>751</v>
+      </c>
+      <c r="F221" t="s">
+        <v>521</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H221" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>769</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>79</v>
+      </c>
+      <c r="D222" t="s">
+        <v>750</v>
+      </c>
+      <c r="E222" t="s">
+        <v>751</v>
+      </c>
+      <c r="F222" t="s">
+        <v>521</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H222" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>771</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>82</v>
+      </c>
+      <c r="D223" t="s">
+        <v>750</v>
+      </c>
+      <c r="E223" t="s">
+        <v>751</v>
+      </c>
+      <c r="F223" t="s">
+        <v>521</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H223" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>773</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>86</v>
+      </c>
+      <c r="D224" t="s">
+        <v>750</v>
+      </c>
+      <c r="E224" t="s">
+        <v>751</v>
+      </c>
+      <c r="F224" t="s">
+        <v>521</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H224" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>775</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>90</v>
+      </c>
+      <c r="D225" t="s">
+        <v>750</v>
+      </c>
+      <c r="E225" t="s">
+        <v>751</v>
+      </c>
+      <c r="F225" t="s">
+        <v>521</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H225" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>777</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>93</v>
+      </c>
+      <c r="D226" t="s">
+        <v>750</v>
+      </c>
+      <c r="E226" t="s">
+        <v>751</v>
+      </c>
+      <c r="F226" t="s">
+        <v>521</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H226" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>779</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>104</v>
+      </c>
+      <c r="D227" t="s">
+        <v>750</v>
+      </c>
+      <c r="E227" t="s">
+        <v>751</v>
+      </c>
+      <c r="F227" t="s">
+        <v>521</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H227" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>781</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>107</v>
+      </c>
+      <c r="D228" t="s">
+        <v>750</v>
+      </c>
+      <c r="E228" t="s">
+        <v>751</v>
+      </c>
+      <c r="F228" t="s">
+        <v>521</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H228" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>783</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>110</v>
+      </c>
+      <c r="D229" t="s">
+        <v>750</v>
+      </c>
+      <c r="E229" t="s">
+        <v>751</v>
+      </c>
+      <c r="F229" t="s">
+        <v>521</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H229" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>785</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>113</v>
+      </c>
+      <c r="D230" t="s">
+        <v>750</v>
+      </c>
+      <c r="E230" t="s">
+        <v>751</v>
+      </c>
+      <c r="F230" t="s">
+        <v>521</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H230" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>787</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>788</v>
+      </c>
+      <c r="D231" t="s">
+        <v>750</v>
+      </c>
+      <c r="E231" t="s">
+        <v>751</v>
+      </c>
+      <c r="F231" t="s">
+        <v>521</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H231" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>791</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>10</v>
+      </c>
+      <c r="D232" t="s">
+        <v>792</v>
+      </c>
+      <c r="E232" t="s">
+        <v>793</v>
+      </c>
+      <c r="F232" t="s">
+        <v>521</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H232" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>795</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>17</v>
+      </c>
+      <c r="D233" t="s">
+        <v>792</v>
+      </c>
+      <c r="E233" t="s">
+        <v>793</v>
+      </c>
+      <c r="F233" t="s">
+        <v>521</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H233" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>798</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>36</v>
+      </c>
+      <c r="D234" t="s">
+        <v>792</v>
+      </c>
+      <c r="E234" t="s">
+        <v>793</v>
+      </c>
+      <c r="F234" t="s">
+        <v>521</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H234" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>800</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>40</v>
+      </c>
+      <c r="D235" t="s">
+        <v>792</v>
+      </c>
+      <c r="E235" t="s">
+        <v>793</v>
+      </c>
+      <c r="F235" t="s">
+        <v>521</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H235" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>802</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>10</v>
+      </c>
+      <c r="D236" t="s">
+        <v>803</v>
+      </c>
+      <c r="E236" t="s">
+        <v>804</v>
+      </c>
+      <c r="F236" t="s">
+        <v>521</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H236" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>807</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>17</v>
+      </c>
+      <c r="D237" t="s">
+        <v>803</v>
+      </c>
+      <c r="E237" t="s">
+        <v>804</v>
+      </c>
+      <c r="F237" t="s">
+        <v>521</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H237" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>809</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>36</v>
+      </c>
+      <c r="D238" t="s">
+        <v>803</v>
+      </c>
+      <c r="E238" t="s">
+        <v>804</v>
+      </c>
+      <c r="F238" t="s">
+        <v>521</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H238" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>811</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" t="s">
+        <v>812</v>
+      </c>
+      <c r="E239" t="s">
+        <v>813</v>
+      </c>
+      <c r="F239" t="s">
+        <v>521</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H239" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>815</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>10</v>
+      </c>
+      <c r="D240" t="s">
+        <v>816</v>
+      </c>
+      <c r="E240" t="s">
+        <v>817</v>
+      </c>
+      <c r="F240" t="s">
+        <v>521</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H240" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>819</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>17</v>
+      </c>
+      <c r="D241" t="s">
+        <v>816</v>
+      </c>
+      <c r="E241" t="s">
+        <v>817</v>
+      </c>
+      <c r="F241" t="s">
+        <v>521</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H241" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>822</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>17</v>
+      </c>
+      <c r="D242" t="s">
+        <v>823</v>
+      </c>
+      <c r="E242" t="s">
+        <v>824</v>
+      </c>
+      <c r="F242" t="s">
+        <v>521</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H242" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>827</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>52</v>
+      </c>
+      <c r="D243" t="s">
+        <v>828</v>
+      </c>
+      <c r="E243" t="s">
+        <v>829</v>
+      </c>
+      <c r="F243" t="s">
+        <v>533</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H243" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>831</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>56</v>
+      </c>
+      <c r="D244" t="s">
+        <v>828</v>
+      </c>
+      <c r="E244" t="s">
+        <v>829</v>
+      </c>
+      <c r="F244" t="s">
+        <v>533</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H244" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>833</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>59</v>
+      </c>
+      <c r="D245" t="s">
+        <v>828</v>
+      </c>
+      <c r="E245" t="s">
+        <v>829</v>
+      </c>
+      <c r="F245" t="s">
+        <v>533</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H245" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>835</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>62</v>
+      </c>
+      <c r="D246" t="s">
+        <v>828</v>
+      </c>
+      <c r="E246" t="s">
+        <v>829</v>
+      </c>
+      <c r="F246" t="s">
+        <v>533</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H246" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>837</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>69</v>
+      </c>
+      <c r="D247" t="s">
+        <v>828</v>
+      </c>
+      <c r="E247" t="s">
+        <v>829</v>
+      </c>
+      <c r="F247" t="s">
+        <v>533</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H247" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>839</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>76</v>
+      </c>
+      <c r="D248" t="s">
+        <v>828</v>
+      </c>
+      <c r="E248" t="s">
+        <v>829</v>
+      </c>
+      <c r="F248" t="s">
+        <v>533</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H248" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>841</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>82</v>
+      </c>
+      <c r="D249" t="s">
+        <v>828</v>
+      </c>
+      <c r="E249" t="s">
+        <v>829</v>
+      </c>
+      <c r="F249" t="s">
+        <v>533</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H249" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>843</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>90</v>
+      </c>
+      <c r="D250" t="s">
+        <v>828</v>
+      </c>
+      <c r="E250" t="s">
+        <v>829</v>
+      </c>
+      <c r="F250" t="s">
+        <v>533</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H250" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>845</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>104</v>
+      </c>
+      <c r="D251" t="s">
+        <v>828</v>
+      </c>
+      <c r="E251" t="s">
+        <v>829</v>
+      </c>
+      <c r="F251" t="s">
+        <v>533</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H251" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>847</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>107</v>
+      </c>
+      <c r="D252" t="s">
+        <v>828</v>
+      </c>
+      <c r="E252" t="s">
+        <v>829</v>
+      </c>
+      <c r="F252" t="s">
+        <v>533</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H252" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>849</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>17</v>
+      </c>
+      <c r="D253" t="s">
+        <v>850</v>
+      </c>
+      <c r="E253" t="s">
+        <v>851</v>
+      </c>
+      <c r="F253" t="s">
+        <v>533</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H253" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>853</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>36</v>
+      </c>
+      <c r="D254" t="s">
+        <v>850</v>
+      </c>
+      <c r="E254" t="s">
+        <v>851</v>
+      </c>
+      <c r="F254" t="s">
+        <v>533</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H254" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>855</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>44</v>
+      </c>
+      <c r="D255" t="s">
+        <v>856</v>
+      </c>
+      <c r="E255" t="s">
+        <v>857</v>
+      </c>
+      <c r="F255" t="s">
+        <v>527</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H255" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>859</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>48</v>
+      </c>
+      <c r="D256" t="s">
+        <v>856</v>
+      </c>
+      <c r="E256" t="s">
+        <v>857</v>
+      </c>
+      <c r="F256" t="s">
+        <v>527</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H256" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>861</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>65</v>
+      </c>
+      <c r="D257" t="s">
+        <v>856</v>
+      </c>
+      <c r="E257" t="s">
+        <v>857</v>
+      </c>
+      <c r="F257" t="s">
+        <v>527</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H257" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>863</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>86</v>
+      </c>
+      <c r="D258" t="s">
+        <v>856</v>
+      </c>
+      <c r="E258" t="s">
+        <v>857</v>
+      </c>
+      <c r="F258" t="s">
+        <v>527</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H258" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>865</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>93</v>
+      </c>
+      <c r="D259" t="s">
+        <v>856</v>
+      </c>
+      <c r="E259" t="s">
+        <v>857</v>
+      </c>
+      <c r="F259" t="s">
+        <v>527</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H259" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>867</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>113</v>
+      </c>
+      <c r="D260" t="s">
+        <v>856</v>
+      </c>
+      <c r="E260" t="s">
+        <v>857</v>
+      </c>
+      <c r="F260" t="s">
+        <v>527</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H260" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>869</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>788</v>
+      </c>
+      <c r="D261" t="s">
+        <v>856</v>
+      </c>
+      <c r="E261" t="s">
+        <v>857</v>
+      </c>
+      <c r="F261" t="s">
+        <v>527</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H261" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>871</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>10</v>
+      </c>
+      <c r="D262" t="s">
+        <v>872</v>
+      </c>
+      <c r="E262" t="s">
+        <v>873</v>
+      </c>
+      <c r="F262" t="s">
+        <v>134</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H262" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>875</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>17</v>
+      </c>
+      <c r="D263" t="s">
+        <v>872</v>
+      </c>
+      <c r="E263" t="s">
+        <v>873</v>
+      </c>
+      <c r="F263" t="s">
+        <v>134</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H263" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>877</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>10</v>
+      </c>
+      <c r="D264" t="s">
+        <v>878</v>
+      </c>
+      <c r="E264" t="s">
+        <v>879</v>
+      </c>
+      <c r="F264" t="s">
+        <v>134</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H264" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>881</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>17</v>
+      </c>
+      <c r="D265" t="s">
+        <v>878</v>
+      </c>
+      <c r="E265" t="s">
+        <v>879</v>
+      </c>
+      <c r="F265" t="s">
+        <v>134</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H265" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>883</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>36</v>
+      </c>
+      <c r="D266" t="s">
+        <v>878</v>
+      </c>
+      <c r="E266" t="s">
+        <v>879</v>
+      </c>
+      <c r="F266" t="s">
+        <v>134</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H266" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>885</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>40</v>
+      </c>
+      <c r="D267" t="s">
+        <v>878</v>
+      </c>
+      <c r="E267" t="s">
+        <v>879</v>
+      </c>
+      <c r="F267" t="s">
+        <v>134</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H267" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>887</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>44</v>
+      </c>
+      <c r="D268" t="s">
+        <v>878</v>
+      </c>
+      <c r="E268" t="s">
+        <v>879</v>
+      </c>
+      <c r="F268" t="s">
+        <v>134</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H268" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>889</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>48</v>
+      </c>
+      <c r="D269" t="s">
+        <v>878</v>
+      </c>
+      <c r="E269" t="s">
+        <v>879</v>
+      </c>
+      <c r="F269" t="s">
+        <v>134</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H269" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>890</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>52</v>
+      </c>
+      <c r="D270" t="s">
+        <v>878</v>
+      </c>
+      <c r="E270" t="s">
+        <v>879</v>
+      </c>
+      <c r="F270" t="s">
+        <v>134</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H270" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>892</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>56</v>
+      </c>
+      <c r="D271" t="s">
+        <v>878</v>
+      </c>
+      <c r="E271" t="s">
+        <v>879</v>
+      </c>
+      <c r="F271" t="s">
+        <v>134</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H271" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>893</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>10</v>
+      </c>
+      <c r="D272" t="s">
+        <v>894</v>
+      </c>
+      <c r="E272" t="s">
+        <v>895</v>
+      </c>
+      <c r="F272" t="s">
+        <v>134</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H272" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>897</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>17</v>
+      </c>
+      <c r="D273" t="s">
+        <v>894</v>
+      </c>
+      <c r="E273" t="s">
+        <v>895</v>
+      </c>
+      <c r="F273" t="s">
+        <v>134</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H273" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>899</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>36</v>
+      </c>
+      <c r="D274" t="s">
+        <v>894</v>
+      </c>
+      <c r="E274" t="s">
+        <v>895</v>
+      </c>
+      <c r="F274" t="s">
+        <v>134</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H274" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>901</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>40</v>
+      </c>
+      <c r="D275" t="s">
+        <v>894</v>
+      </c>
+      <c r="E275" t="s">
+        <v>895</v>
+      </c>
+      <c r="F275" t="s">
+        <v>134</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H275" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>903</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>44</v>
+      </c>
+      <c r="D276" t="s">
+        <v>894</v>
+      </c>
+      <c r="E276" t="s">
+        <v>895</v>
+      </c>
+      <c r="F276" t="s">
+        <v>134</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H276" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>905</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>48</v>
+      </c>
+      <c r="D277" t="s">
+        <v>894</v>
+      </c>
+      <c r="E277" t="s">
+        <v>895</v>
+      </c>
+      <c r="F277" t="s">
+        <v>134</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H277" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>907</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>52</v>
+      </c>
+      <c r="D278" t="s">
+        <v>894</v>
+      </c>
+      <c r="E278" t="s">
+        <v>895</v>
+      </c>
+      <c r="F278" t="s">
+        <v>134</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H278" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>909</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>56</v>
+      </c>
+      <c r="D279" t="s">
+        <v>894</v>
+      </c>
+      <c r="E279" t="s">
+        <v>895</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H279" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>911</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>59</v>
+      </c>
+      <c r="D280" t="s">
+        <v>894</v>
+      </c>
+      <c r="E280" t="s">
+        <v>895</v>
+      </c>
+      <c r="F280" t="s">
+        <v>134</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H280" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>913</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>62</v>
+      </c>
+      <c r="D281" t="s">
+        <v>894</v>
+      </c>
+      <c r="E281" t="s">
+        <v>895</v>
+      </c>
+      <c r="F281" t="s">
+        <v>134</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H281" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>915</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>65</v>
+      </c>
+      <c r="D282" t="s">
+        <v>894</v>
+      </c>
+      <c r="E282" t="s">
+        <v>895</v>
+      </c>
+      <c r="F282" t="s">
+        <v>134</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H282" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>917</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>69</v>
+      </c>
+      <c r="D283" t="s">
+        <v>894</v>
+      </c>
+      <c r="E283" t="s">
+        <v>895</v>
+      </c>
+      <c r="F283" t="s">
+        <v>134</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H283" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>919</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>72</v>
+      </c>
+      <c r="D284" t="s">
+        <v>894</v>
+      </c>
+      <c r="E284" t="s">
+        <v>895</v>
+      </c>
+      <c r="F284" t="s">
+        <v>134</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H284" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>921</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>76</v>
+      </c>
+      <c r="D285" t="s">
+        <v>894</v>
+      </c>
+      <c r="E285" t="s">
+        <v>895</v>
+      </c>
+      <c r="F285" t="s">
+        <v>134</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H285" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>923</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>79</v>
+      </c>
+      <c r="D286" t="s">
+        <v>894</v>
+      </c>
+      <c r="E286" t="s">
+        <v>895</v>
+      </c>
+      <c r="F286" t="s">
+        <v>134</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H286" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>925</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>82</v>
+      </c>
+      <c r="D287" t="s">
+        <v>894</v>
+      </c>
+      <c r="E287" t="s">
+        <v>895</v>
+      </c>
+      <c r="F287" t="s">
+        <v>134</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H287" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>927</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>10</v>
+      </c>
+      <c r="D288" t="s">
+        <v>928</v>
+      </c>
+      <c r="E288" t="s">
+        <v>929</v>
+      </c>
+      <c r="F288" t="s">
+        <v>134</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H288" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>931</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>17</v>
+      </c>
+      <c r="D289" t="s">
+        <v>928</v>
+      </c>
+      <c r="E289" t="s">
+        <v>929</v>
+      </c>
+      <c r="F289" t="s">
+        <v>134</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H289" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>933</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>10</v>
+      </c>
+      <c r="D290" t="s">
+        <v>934</v>
+      </c>
+      <c r="E290" t="s">
+        <v>935</v>
+      </c>
+      <c r="F290" t="s">
+        <v>134</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H290" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>937</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>17</v>
+      </c>
+      <c r="D291" t="s">
+        <v>934</v>
+      </c>
+      <c r="E291" t="s">
+        <v>935</v>
+      </c>
+      <c r="F291" t="s">
+        <v>134</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H291" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>938</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>36</v>
+      </c>
+      <c r="D292" t="s">
+        <v>934</v>
+      </c>
+      <c r="E292" t="s">
+        <v>935</v>
+      </c>
+      <c r="F292" t="s">
+        <v>134</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H292" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>940</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>40</v>
+      </c>
+      <c r="D293" t="s">
+        <v>934</v>
+      </c>
+      <c r="E293" t="s">
+        <v>935</v>
+      </c>
+      <c r="F293" t="s">
+        <v>134</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H293" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>942</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>44</v>
+      </c>
+      <c r="D294" t="s">
+        <v>934</v>
+      </c>
+      <c r="E294" t="s">
+        <v>935</v>
+      </c>
+      <c r="F294" t="s">
+        <v>134</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H294" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>944</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>48</v>
+      </c>
+      <c r="D295" t="s">
+        <v>934</v>
+      </c>
+      <c r="E295" t="s">
+        <v>935</v>
+      </c>
+      <c r="F295" t="s">
+        <v>134</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H295" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>945</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>10</v>
+      </c>
+      <c r="D296" t="s">
+        <v>946</v>
+      </c>
+      <c r="E296" t="s">
+        <v>947</v>
+      </c>
+      <c r="F296" t="s">
+        <v>134</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H296" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>949</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>17</v>
+      </c>
+      <c r="D297" t="s">
+        <v>946</v>
+      </c>
+      <c r="E297" t="s">
+        <v>947</v>
+      </c>
+      <c r="F297" t="s">
+        <v>134</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H297" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>951</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>36</v>
+      </c>
+      <c r="D298" t="s">
+        <v>946</v>
+      </c>
+      <c r="E298" t="s">
+        <v>947</v>
+      </c>
+      <c r="F298" t="s">
+        <v>247</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H298" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>953</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>40</v>
+      </c>
+      <c r="D299" t="s">
+        <v>946</v>
+      </c>
+      <c r="E299" t="s">
+        <v>947</v>
+      </c>
+      <c r="F299" t="s">
+        <v>134</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H299" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>955</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>44</v>
+      </c>
+      <c r="D300" t="s">
+        <v>946</v>
+      </c>
+      <c r="E300" t="s">
+        <v>947</v>
+      </c>
+      <c r="F300" t="s">
+        <v>134</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H300" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>957</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>48</v>
+      </c>
+      <c r="D301" t="s">
+        <v>946</v>
+      </c>
+      <c r="E301" t="s">
+        <v>947</v>
+      </c>
+      <c r="F301" t="s">
+        <v>134</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H301" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>959</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>52</v>
+      </c>
+      <c r="D302" t="s">
+        <v>946</v>
+      </c>
+      <c r="E302" t="s">
+        <v>947</v>
+      </c>
+      <c r="F302" t="s">
+        <v>134</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H302" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>961</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>56</v>
+      </c>
+      <c r="D303" t="s">
+        <v>946</v>
+      </c>
+      <c r="E303" t="s">
+        <v>947</v>
+      </c>
+      <c r="F303" t="s">
+        <v>134</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H303" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>963</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>59</v>
+      </c>
+      <c r="D304" t="s">
+        <v>946</v>
+      </c>
+      <c r="E304" t="s">
+        <v>947</v>
+      </c>
+      <c r="F304" t="s">
+        <v>264</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H304" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>965</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>65</v>
+      </c>
+      <c r="D305" t="s">
+        <v>946</v>
+      </c>
+      <c r="E305" t="s">
+        <v>947</v>
+      </c>
+      <c r="F305" t="s">
+        <v>134</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H305" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>967</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>69</v>
+      </c>
+      <c r="D306" t="s">
+        <v>946</v>
+      </c>
+      <c r="E306" t="s">
+        <v>947</v>
+      </c>
+      <c r="F306" t="s">
+        <v>134</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H306" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>969</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>72</v>
+      </c>
+      <c r="D307" t="s">
+        <v>946</v>
+      </c>
+      <c r="E307" t="s">
+        <v>947</v>
+      </c>
+      <c r="F307" t="s">
+        <v>134</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H307" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>971</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>10</v>
+      </c>
+      <c r="D308" t="s">
+        <v>972</v>
+      </c>
+      <c r="E308" t="s">
+        <v>973</v>
+      </c>
+      <c r="F308" t="s">
+        <v>134</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H308" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>975</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>17</v>
+      </c>
+      <c r="D309" t="s">
+        <v>972</v>
+      </c>
+      <c r="E309" t="s">
+        <v>973</v>
+      </c>
+      <c r="F309" t="s">
+        <v>134</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H309" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>977</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>36</v>
+      </c>
+      <c r="D310" t="s">
+        <v>972</v>
+      </c>
+      <c r="E310" t="s">
+        <v>973</v>
+      </c>
+      <c r="F310" t="s">
+        <v>134</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H310" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>979</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>40</v>
+      </c>
+      <c r="D311" t="s">
+        <v>972</v>
+      </c>
+      <c r="E311" t="s">
+        <v>973</v>
+      </c>
+      <c r="F311" t="s">
+        <v>134</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H311" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>981</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>44</v>
+      </c>
+      <c r="D312" t="s">
+        <v>972</v>
+      </c>
+      <c r="E312" t="s">
+        <v>973</v>
+      </c>
+      <c r="F312" t="s">
+        <v>134</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H312" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>983</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>48</v>
+      </c>
+      <c r="D313" t="s">
+        <v>972</v>
+      </c>
+      <c r="E313" t="s">
+        <v>973</v>
+      </c>
+      <c r="F313" t="s">
+        <v>134</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H313" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>985</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>52</v>
+      </c>
+      <c r="D314" t="s">
+        <v>972</v>
+      </c>
+      <c r="E314" t="s">
+        <v>973</v>
+      </c>
+      <c r="F314" t="s">
+        <v>134</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H314" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>987</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>56</v>
+      </c>
+      <c r="D315" t="s">
+        <v>972</v>
+      </c>
+      <c r="E315" t="s">
+        <v>973</v>
+      </c>
+      <c r="F315" t="s">
+        <v>134</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H315" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>989</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>59</v>
+      </c>
+      <c r="D316" t="s">
+        <v>972</v>
+      </c>
+      <c r="E316" t="s">
+        <v>973</v>
+      </c>
+      <c r="F316" t="s">
+        <v>134</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H316" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>991</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>62</v>
+      </c>
+      <c r="D317" t="s">
+        <v>972</v>
+      </c>
+      <c r="E317" t="s">
+        <v>973</v>
+      </c>
+      <c r="F317" t="s">
+        <v>134</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H317" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>993</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>65</v>
+      </c>
+      <c r="D318" t="s">
+        <v>972</v>
+      </c>
+      <c r="E318" t="s">
+        <v>973</v>
+      </c>
+      <c r="F318" t="s">
+        <v>134</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H318" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>995</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>69</v>
+      </c>
+      <c r="D319" t="s">
+        <v>972</v>
+      </c>
+      <c r="E319" t="s">
+        <v>973</v>
+      </c>
+      <c r="F319" t="s">
+        <v>134</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H319" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>997</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>72</v>
+      </c>
+      <c r="D320" t="s">
+        <v>972</v>
+      </c>
+      <c r="E320" t="s">
+        <v>973</v>
+      </c>
+      <c r="F320" t="s">
+        <v>134</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H320" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>999</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>76</v>
+      </c>
+      <c r="D321" t="s">
+        <v>972</v>
+      </c>
+      <c r="E321" t="s">
+        <v>973</v>
+      </c>
+      <c r="F321" t="s">
+        <v>134</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>10</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F322" t="s">
+        <v>279</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>17</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F323" t="s">
+        <v>349</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>36</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F324" t="s">
+        <v>247</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>40</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F325" t="s">
+        <v>247</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>10</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F326" t="s">
+        <v>24</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>10</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F327" t="s">
+        <v>473</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1019</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6483,50 +12107,216 @@
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>